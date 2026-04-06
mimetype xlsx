--- v0 (2026-02-06)
+++ v1 (2026-04-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Project Code</t>
   </si>
   <si>
     <t>Project Name</t>
   </si>
   <si>
     <t>Project Description</t>
   </si>
   <si>
     <t>Project Status</t>
   </si>
   <si>
     <t>Recipient Entity</t>
   </si>
   <si>
     <t>Implementation Entity</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
@@ -119,51 +119,51 @@
   <si>
     <t>Total Disbursement</t>
   </si>
   <si>
     <t>To be Disbursed</t>
   </si>
   <si>
     <t>Total Expenditure</t>
   </si>
   <si>
     <t>Total Balance</t>
   </si>
   <si>
     <t>Comment</t>
   </si>
   <si>
     <t>27 = 25+26</t>
   </si>
   <si>
     <t>29 = 27-28</t>
   </si>
   <si>
     <t>31 = 28-30</t>
   </si>
   <si>
-    <t>916,276,755</t>
+    <t>1,487,282,272</t>
   </si>
   <si>
     <t>-815,634,639</t>
   </si>
   <si>
     <t>Promoting circular solutions to single-use plastic production and consumption in Lao PDR</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>MONRE</t>
   </si>
   <si>
     <t>WWF</t>
   </si>
   <si>
     <t>Global Environment Facility(GEF)</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>Multilateral</t>
   </si>
@@ -188,51 +188,51 @@
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Cross-cutting</t>
   </si>
   <si>
     <t>Nationalwide</t>
   </si>
   <si>
     <t>2023-06-23</t>
   </si>
   <si>
     <t>2025-06-23</t>
   </si>
   <si>
     <t>3,978,440</t>
   </si>
   <si>
     <t>no docs</t>
   </si>
   <si>
     <t>Generating multiple benefits through strengthened protection of intact forest landscapes in Lao PDR (CFB-Lao)</t>
   </si>
   <si>
-    <t>MAF</t>
+    <t>MAE</t>
   </si>
   <si>
     <t>Environment</t>
   </si>
   <si>
     <t>Biodiversity</t>
   </si>
   <si>
     <t>2026-06-23</t>
   </si>
   <si>
     <t>8,974,312</t>
   </si>
   <si>
     <t>no docs yet</t>
   </si>
   <si>
     <t>Financing Agrichemicals Removal and Management (FARM) in Lao PDR</t>
   </si>
   <si>
     <t>2022-06-01</t>
   </si>
   <si>
     <t>4,000,000</t>
   </si>
@@ -654,60 +654,416 @@
   <si>
     <t>-497,850</t>
   </si>
   <si>
     <t>Off-grid Electrification Pilot Demonstration, A Component of the Laos Southern Provinces Rural Electrification</t>
   </si>
   <si>
     <t>Electricity Du Laos</t>
   </si>
   <si>
     <t>1997-10-31</t>
   </si>
   <si>
     <t>2005-12-23</t>
   </si>
   <si>
     <t>744,000</t>
   </si>
   <si>
     <t>-744,000</t>
   </si>
   <si>
     <t>National Greenhouse Gas Inventory Project</t>
   </si>
   <si>
+    <t>To strengthen ecosystem integrity, biodiversity-positive livelihoods, and integrated One Health governance through participatory restoration and sustainable management of globally significant Ramsar and forest-agriculture mosaic landscapes in southern Lao PDR, with active IPLC engagement.</t>
+  </si>
+  <si>
     <t>1996-07-28</t>
   </si>
   <si>
     <t>2011-11-05</t>
   </si>
   <si>
     <t>313,000</t>
   </si>
   <si>
     <t>-313,000</t>
+  </si>
+  <si>
+    <t>Strengthening Biodiversity in Agriculture, Restoring Ecosystem Resilience, and Empowering IPLCs in Lao PDR</t>
+  </si>
+  <si>
+    <t>The agriculture sector in Lao PDR is one of the county’s most important, accounting for 29.9 % of GDP, and approximately 70-80% of the population is dependent on the sector for their livelihoods. Around 80 percent of the rural population is still subsistence farmers, depending heavily on rice-based agriculture, raising livestock and collection of food from the wild.</t>
+  </si>
+  <si>
+    <t>M1</t>
+  </si>
+  <si>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>2028-02-29</t>
+  </si>
+  <si>
+    <t>1,739,954</t>
+  </si>
+  <si>
+    <t>2,439,954</t>
+  </si>
+  <si>
+    <t>Luang Prabang
+Huaphanh</t>
+  </si>
+  <si>
+    <t>2021-01-07</t>
+  </si>
+  <si>
+    <t>17,650,000</t>
+  </si>
+  <si>
+    <t>21,152,968</t>
+  </si>
+  <si>
+    <t>Rural Electrification Phase II</t>
+  </si>
+  <si>
+    <t>(i) increased efficiency of energy supply by EdL and consumption by customers; and (ii) substantial adoption of renewable energy in Government’s rural electrification program. GHG emissions reductions are expected from increased energy efficiency as increased hydropower exports to and reduced electricity import from Thailand reduce thermal power production in Thailand; and from renewable energy development to avoid diesel-based electricity generation for rural electrification.</t>
+  </si>
+  <si>
+    <t>Domestic DP</t>
+  </si>
+  <si>
+    <t>M3</t>
+  </si>
+  <si>
+    <t>2011-01-24</t>
+  </si>
+  <si>
+    <t>2015-12-07</t>
+  </si>
+  <si>
+    <t>8,630,000</t>
+  </si>
+  <si>
+    <t>1,818,000</t>
+  </si>
+  <si>
+    <t>10,448,000</t>
+  </si>
+  <si>
+    <t>4th Operational Phase of the GEF Small Grants Programme (RAF2)</t>
+  </si>
+  <si>
+    <t>Global enviornmental benefits in biodiveristy and climate change focal areas secured through community-based initiatives and actions.</t>
+  </si>
+  <si>
+    <t>M6</t>
+  </si>
+  <si>
+    <t>2009-04-01</t>
+  </si>
+  <si>
+    <t>2010-06-30</t>
+  </si>
+  <si>
+    <t>43,000,000</t>
+  </si>
+  <si>
+    <t>42,714,904</t>
+  </si>
+  <si>
+    <t>85,714,904</t>
+  </si>
+  <si>
+    <t>ື້N/A</t>
+  </si>
+  <si>
+    <t>Developing and Demonstrating Replicable Protected Area Management Models at Nam Et - Phou Louey National Protected Area</t>
+  </si>
+  <si>
+    <t>To test, in selected areas of the Nam Et-Phou Louey National Protected Area (NE-PL NPA), targeted activities for sustainable natural resource use and protection of selected species threatened by human interaction.</t>
+  </si>
+  <si>
+    <t>Luang Prabang
+Huaphanh
+Xiengkhuang</t>
+  </si>
+  <si>
+    <t>2009-01-22</t>
+  </si>
+  <si>
+    <t>2017-08-17</t>
+  </si>
+  <si>
+    <t>1,729,247</t>
+  </si>
+  <si>
+    <t>879,000</t>
+  </si>
+  <si>
+    <t>2,608,247</t>
+  </si>
+  <si>
+    <t>FP282</t>
+  </si>
+  <si>
+    <t>" Governance, Forest Landscapes and Livelihoods – Southern Laos Project (GFLL-SL) "</t>
+  </si>
+  <si>
+    <t>JICA</t>
+  </si>
+  <si>
+    <t>່JICA</t>
+  </si>
+  <si>
+    <t>2025-10-30</t>
+  </si>
+  <si>
+    <t>2027-10-30</t>
+  </si>
+  <si>
+    <t>61,465,393</t>
+  </si>
+  <si>
+    <t>SAP030</t>
+  </si>
+  <si>
+    <t>Strengthening Climate Resilience of the Lao People’s Democratic Republic (PDR) Health System</t>
+  </si>
+  <si>
+    <t>MoH</t>
+  </si>
+  <si>
+    <t>Save Children Australia</t>
+  </si>
+  <si>
+    <t>Phongsaly
+Luangnamtha
+Oudomxay
+Luang Prabang
+Saravane
+Sekong</t>
+  </si>
+  <si>
+    <t>2023-10-25</t>
+  </si>
+  <si>
+    <t>2030-08-01</t>
+  </si>
+  <si>
+    <t>3,196,094</t>
+  </si>
+  <si>
+    <t>24,978,084</t>
+  </si>
+  <si>
+    <t>28,174,178</t>
+  </si>
+  <si>
+    <t>FP240</t>
+  </si>
+  <si>
+    <t>Collaborative R&amp;DB Programme for Promoting the Innovation of Climate Technopreneurship</t>
+  </si>
+  <si>
+    <t>Many of the countries in Southeast Asia are among the most vulnerable to climate change. And yet, some of the countries in the region also have the most carbon-intensive growth. To achieve low emission, climate-resilient growth, these countries not only need climate technology transfer but also a regional ecosystem for climate technology incubation and acceleration. However, the Southeast Asian ecosystem for climate technology incubation, acceleration, and growth investment is nascent.
+The Collaborative R&amp;DB programme targets five countries in Southeast Asia: Cambodia, Indonesia, Lao People’s Democratic Republic, the Philippines, and Viet Nam. The programme will create an incubation and acceleration platform to support and improve the local ecosystem for climate technology for low emission and climate-resilient development, which are fit-for-purpose for the local market and social conditions. The platform will also enable joint ventures and technology transfer, where appropriate, between local entrepreneurs and global climate technology innovators. These objectives will be achieved through a USD 200 million fund to crowd-in private capital, which will be complemented by technical assistance activities. The technical assistance will build regional and domestic capacity for climate technology, as well as provide enabling policy support. The Climate Techopreneurship Fund, which will be created under this programme, will invest in approximately 40 portfolio companies in the region. The investment in the climate technology and business of the portfolio companies are expected to ultimately reach 2.3 million direct and indirect beneficiaries.
+This funding proposal was developed with support provided by the GCF Project Preparation Facility.</t>
+  </si>
+  <si>
+    <t>KDB Bank</t>
+  </si>
+  <si>
+    <t>2024-06-18</t>
+  </si>
+  <si>
+    <t>2036-11-05</t>
+  </si>
+  <si>
+    <t>116,743,900</t>
+  </si>
+  <si>
+    <t>104,471,000</t>
+  </si>
+  <si>
+    <t>221,214,900</t>
+  </si>
+  <si>
+    <t>Climate Protection through Avoided Deforestation (CliPAD)</t>
+  </si>
+  <si>
+    <t>Laos has one of the highest forest cover rates in
+Southeast Asia and is rich in natural resources like
+water and minerals. Over 70% of the population
+lives near forests, relying on them for 20% of their
+livelihood. Since the 1960s, however, forests have
+diminished dramatically due to agriculture,
+infrastructure development, and timber
+exploitation, contributing 78% of natural
+greenhouse gas emissions and threatening
+biodiversity and livelihood.
+To combat this, this Government of Lao PDR has
+introduced ambitious Nationally Determined
+Contribution (NDC) targets, a timber export ban, a
+new forest law, and large scale REDD+ (Reducing
+Emission from Deforestation and Forest
+Degradation) projects. The six provinces targeted by
+Climate Protection through Avoided Deforestation
+(CliPAD) project account for over 40% of Laos’
+deforestation and forest degradation in the past 15
+years.
+Objective
+Laos succeeds in reducing emissions from
+deforestation and forest degradation by promoting
+sustainable forest management and fostering the
+conservation and enhancement of forest carbon
+stocks.</t>
+  </si>
+  <si>
+    <t>Vientiane Capital
+Luangnamtha
+Oudomxay
+BOKEO
+Luang Prabang
+Huaphanh
+Xayaboury</t>
+  </si>
+  <si>
+    <t>2019-07-01</t>
+  </si>
+  <si>
+    <t>2027-03-01</t>
+  </si>
+  <si>
+    <t>11,000,000</t>
+  </si>
+  <si>
+    <t>climate adaptive river basins in Sayaboury</t>
+  </si>
+  <si>
+    <t>To enhance climate change adaptation and resilience of upstream and downstream communities in Sayaboury, through IWRM, NbS, small-scale grey infrastructure and local livelihood</t>
+  </si>
+  <si>
+    <t>Xayaboury</t>
+  </si>
+  <si>
+    <t>2025-10-23</t>
+  </si>
+  <si>
+    <t>2028-10-23</t>
+  </si>
+  <si>
+    <t>36,345,937</t>
+  </si>
+  <si>
+    <t>6,772,477</t>
+  </si>
+  <si>
+    <t>43,118,414</t>
+  </si>
+  <si>
+    <t>Climate Change Adaptation in Lowlands of Lao PDR</t>
+  </si>
+  <si>
+    <t>To strengthen the resilience of agricultural livelihoods in low land communities in Lao PDR to climate change</t>
+  </si>
+  <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>Fishery</t>
+  </si>
+  <si>
+    <t>2025-06-04</t>
+  </si>
+  <si>
+    <t>2028-06-04</t>
+  </si>
+  <si>
+    <t>19,232,153</t>
+  </si>
+  <si>
+    <t>4,781,507</t>
+  </si>
+  <si>
+    <t>24,013,660</t>
+  </si>
+  <si>
+    <t>Enhancing transboundary fisheries management in the Lower Mekong Basin</t>
+  </si>
+  <si>
+    <t>To increase the connectivity, productivity and resilience of transboundary capture fisheries, aquatic biodiversity and other ecosystem services that provide co-benefits for the people living in the LMB</t>
+  </si>
+  <si>
+    <t>IUCN</t>
+  </si>
+  <si>
+    <t>2025-08-11</t>
+  </si>
+  <si>
+    <t>2028-08-11</t>
+  </si>
+  <si>
+    <t>46,027,912</t>
+  </si>
+  <si>
+    <t>10,709,176</t>
+  </si>
+  <si>
+    <t>56,737,088</t>
+  </si>
+  <si>
+    <t>Global Biodiversity Framework Early Action Support (Asia Pacific 7)</t>
+  </si>
+  <si>
+    <t>To fast-track readiness and early actions to implement the post-2020 Global Biodiversity Framework by providing financial and technical support to GEF-eligible Parties to the Convention on Biological Diversity (CBD) in their work to review and align their national targets, NBSAPs, policy frameworks, monitoring frameworks and finance with the Global Biodiversity Framework.</t>
+  </si>
+  <si>
+    <t>2022-06-17</t>
+  </si>
+  <si>
+    <t>2025-06-17</t>
+  </si>
+  <si>
+    <t>1,917,811</t>
+  </si>
+  <si>
+    <t>LAO-RS-016</t>
+  </si>
+  <si>
+    <t>Strengthening Lao PDRs Institutional Capacity and Strategic Frameworks to Boost Access to Climate Finance and Investment in Climate Action.</t>
+  </si>
+  <si>
+    <t>2024-12-19</t>
+  </si>
+  <si>
+    <t>2027-06-30</t>
+  </si>
+  <si>
+    <t>1,000,000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFffffff"/>
       <name val="Phetsarath OT"/>
@@ -1065,85 +1421,85 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF28"/>
+  <dimension ref="A1:AF44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="AF28" sqref="AF28"/>
+      <selection activeCell="AF44" sqref="AF44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.569" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="222.374" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="222.374" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="198" customWidth="true" style="0"/>
     <col min="5" max="5" width="25.137" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.279" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="35.706" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.275" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="34.277" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="20.566" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="34.277" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.704" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="8.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="8.569" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="26.565" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="28.279" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.135" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="38.562" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="25.137" bestFit="true" customWidth="true" style="0"/>
-    <col min="27" max="27" width="20.566" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="23.709" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="31.135" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.565" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.707" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="23.709" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="15.139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -3664,51 +4020,51 @@
       <c r="AB27" s="3">
         <v>0</v>
       </c>
       <c r="AC27" s="3" t="s">
         <v>206</v>
       </c>
       <c r="AD27" s="3" t="s">
         <v>206</v>
       </c>
       <c r="AE27" s="3" t="s">
         <v>207</v>
       </c>
       <c r="AF27" s="4"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="3">
         <v>319</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>208</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="4" t="s">
         <v>47</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>47</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I28" s="4" t="s">
         <v>42</v>
       </c>
       <c r="J28" s="4" t="s">
         <v>43</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>59</v>
       </c>
@@ -3721,77 +4077,1427 @@
       <c r="O28" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P28" s="4">
         <v>0</v>
       </c>
       <c r="Q28" s="4" t="s">
         <v>49</v>
       </c>
       <c r="R28" s="4" t="s">
         <v>50</v>
       </c>
       <c r="S28" s="4" t="s">
         <v>50</v>
       </c>
       <c r="T28" s="4" t="s">
         <v>70</v>
       </c>
       <c r="U28" s="4">
         <v>2</v>
       </c>
       <c r="V28" s="5" t="s">
         <v>52</v>
       </c>
       <c r="W28" s="4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="X28" s="4" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="Y28" s="3">
         <v>0</v>
       </c>
       <c r="Z28" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AA28" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AB28" s="3">
         <v>0</v>
       </c>
       <c r="AC28" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AD28" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AE28" s="3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="AF28" s="4"/>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" s="2">
+        <v>26</v>
+      </c>
+      <c r="B29" s="3">
+        <v>11793</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32">
+      <c r="D30" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G30" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="H30" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="I30" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J30" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N30" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P30" s="4">
+        <v>15</v>
+      </c>
+      <c r="Q30" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="R30" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="S30" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="T30" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="U30" s="4">
+        <v>3</v>
+      </c>
+      <c r="V30" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="W30" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="X30" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="Y30" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="Z30" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="AA30" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="AB30" s="3">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="AD30" s="3">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="3">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="4"/>
+    </row>
+    <row r="31" spans="1:32">
+      <c r="A31" s="2">
+        <v>27</v>
+      </c>
+      <c r="B31" s="3">
+        <v>10187</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
+      <c r="D32" s="4"/>
+      <c r="E32" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G32" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="H32" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="I32" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J32" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N32" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P32" s="4">
+        <v>2</v>
+      </c>
+      <c r="Q32" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="R32" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="S32" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="T32" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="U32" s="4">
+        <v>1</v>
+      </c>
+      <c r="V32" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="W32" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="X32" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="Y32" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="Z32" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="AA32" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="AB32" s="3">
+        <v>0</v>
+      </c>
+      <c r="AC32" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="AD32" s="3">
+        <v>0</v>
+      </c>
+      <c r="AE32" s="3">
+        <v>0</v>
+      </c>
+      <c r="AF32" s="4"/>
+    </row>
+    <row r="33" spans="1:32">
+      <c r="A33" s="2">
+        <v>28</v>
+      </c>
+      <c r="B33" s="3">
+        <v>4152</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="F33" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="G33" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="H33" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="I33" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J33" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="N33" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="P33" s="4">
+        <v>7</v>
+      </c>
+      <c r="Q33" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="R33" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="S33" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="T33" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="U33" s="4">
+        <v>1</v>
+      </c>
+      <c r="V33" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="W33" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="X33" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="Y33" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="Z33" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="AA33" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="AB33" s="3">
+        <v>0</v>
+      </c>
+      <c r="AC33" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="AD33" s="3">
+        <v>0</v>
+      </c>
+      <c r="AE33" s="3">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="5" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32">
+      <c r="A34" s="2">
+        <v>29</v>
+      </c>
+      <c r="B34" s="3">
+        <v>3871</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="G34" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="H34" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="I34" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J34" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N34" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P34" s="4">
+        <v>13</v>
+      </c>
+      <c r="Q34" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="R34" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="S34" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="T34" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="U34" s="4">
+        <v>1</v>
+      </c>
+      <c r="V34" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="W34" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="X34" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="Y34" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="Z34" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="AA34" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="AB34" s="3">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="AD34" s="3">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="3">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="5" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32">
+      <c r="A35" s="2">
+        <v>30</v>
+      </c>
+      <c r="B35" s="3">
+        <v>3873</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G35" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H35" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="I35" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J35" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N35" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="P35" s="4">
+        <v>15</v>
+      </c>
+      <c r="Q35" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="R35" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="S35" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="T35" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="U35" s="4">
+        <v>2</v>
+      </c>
+      <c r="V35" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="W35" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="X35" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="Y35" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="Z35" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="AA35" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="AB35" s="3">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="AD35" s="3">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="3">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="5" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32">
+      <c r="A36" s="2">
+        <v>31</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="D36" s="4"/>
+      <c r="E36" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G36" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="H36" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="I36" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J36" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="K36" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N36" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="O36" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P36" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="R36" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="S36" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="T36" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="U36" s="4">
+        <v>3</v>
+      </c>
+      <c r="V36" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="W36" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="X36" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="Y36" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="AA36" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="AB36" s="3">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="AD36" s="3">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="3">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="4"/>
+    </row>
+    <row r="37" spans="1:32">
+      <c r="A37" s="2">
+        <v>32</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="D37" s="4"/>
+      <c r="E37" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="F37" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="G37" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="H37" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="I37" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J37" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N37" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="O37" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P37" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="R37" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="S37" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="T37" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="U37" s="4">
+        <v>3</v>
+      </c>
+      <c r="V37" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="W37" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="X37" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="Y37" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="Z37" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="AA37" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="AB37" s="3">
+        <v>0</v>
+      </c>
+      <c r="AC37" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="AD37" s="3">
+        <v>0</v>
+      </c>
+      <c r="AE37" s="3">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="4"/>
+    </row>
+    <row r="38" spans="1:32">
+      <c r="A38" s="2">
+        <v>33</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G38" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="H38" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="I38" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J38" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="N38" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P38" s="4">
+        <v>7</v>
+      </c>
+      <c r="Q38" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="R38" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="S38" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="T38" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="U38" s="4">
+        <v>2</v>
+      </c>
+      <c r="V38" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="W38" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="X38" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="Y38" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="Z38" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="AA38" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="AB38" s="3">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="AD38" s="3">
+        <v>0</v>
+      </c>
+      <c r="AE38" s="3">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="5" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32">
+      <c r="A39" s="2">
+        <v>34</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G39" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="H39" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="I39" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J39" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N39" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="O39" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="P39" s="4">
+        <v>13</v>
+      </c>
+      <c r="Q39" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="R39" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="S39" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="T39" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="U39" s="4">
+        <v>1</v>
+      </c>
+      <c r="V39" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="W39" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="X39" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="Y39" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="AA39" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="AB39" s="3">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="AD39" s="3">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="3">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="5" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32">
+      <c r="A40" s="2">
+        <v>35</v>
+      </c>
+      <c r="B40" s="3">
+        <v>11573</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G40" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H40" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="I40" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J40" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N40" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P40" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="R40" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="S40" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="T40" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="U40" s="4">
+        <v>2</v>
+      </c>
+      <c r="V40" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="W40" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="X40" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="Y40" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="Z40" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="AA40" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="AB40" s="3">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="AD40" s="3">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="3">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="4"/>
+    </row>
+    <row r="41" spans="1:32">
+      <c r="A41" s="2">
+        <v>36</v>
+      </c>
+      <c r="B41" s="3">
+        <v>11399</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G41" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="H41" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="I41" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J41" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="N41" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="O41" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P41" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="R41" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="S41" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="T41" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="U41" s="4">
+        <v>2</v>
+      </c>
+      <c r="V41" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="W41" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="X41" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="Y41" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="Z41" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="AA41" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="AB41" s="3">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="AD41" s="3">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="3">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="4"/>
+    </row>
+    <row r="42" spans="1:32">
+      <c r="A42" s="2">
+        <v>37</v>
+      </c>
+      <c r="B42" s="3">
+        <v>11304</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G42" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="H42" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="I42" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J42" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K42" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L42" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="M42" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="N42" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="O42" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P42" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="R42" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="S42" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="T42" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="U42" s="4">
+        <v>0</v>
+      </c>
+      <c r="V42" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="W42" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="X42" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="Y42" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="Z42" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="AA42" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="AB42" s="3">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="AD42" s="3">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="3">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="4"/>
+    </row>
+    <row r="43" spans="1:32">
+      <c r="A43" s="2">
+        <v>38</v>
+      </c>
+      <c r="B43" s="3">
+        <v>11029</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G43" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="H43" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="I43" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J43" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L43" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M43" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N43" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="O43" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P43" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="R43" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="S43" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="T43" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="U43" s="4">
+        <v>2</v>
+      </c>
+      <c r="V43" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="W43" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="X43" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="Y43" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="AA43" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="AB43" s="3">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="AD43" s="3">
+        <v>0</v>
+      </c>
+      <c r="AE43" s="3">
+        <v>0</v>
+      </c>
+      <c r="AF43" s="4"/>
+    </row>
+    <row r="44" spans="1:32">
+      <c r="A44" s="2">
+        <v>39</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="D44" s="4"/>
+      <c r="E44" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G44" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="H44" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="I44" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J44" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N44" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="O44" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P44" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="R44" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="S44" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="T44" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="U44" s="4">
+        <v>1</v>
+      </c>
+      <c r="V44" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="W44" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="X44" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="Y44" s="3">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="AA44" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="AB44" s="3">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="AD44" s="3">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="3">
+        <v>0</v>
+      </c>
+      <c r="AF44" s="4"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>