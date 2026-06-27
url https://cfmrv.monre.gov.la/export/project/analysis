--- v1 (2026-04-06)
+++ v2 (2026-06-27)
@@ -12,95 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="517">
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Project Code</t>
   </si>
   <si>
     <t>Project Name</t>
   </si>
   <si>
     <t>Project Description</t>
   </si>
   <si>
     <t>Project Status</t>
   </si>
   <si>
     <t>Recipient Entity</t>
   </si>
   <si>
     <t>Implementation Entity</t>
   </si>
   <si>
-    <t>Fund</t>
+    <t>Funding Source</t>
   </si>
   <si>
     <t>Financial Instrument</t>
   </si>
   <si>
     <t>Fund Channel</t>
   </si>
   <si>
     <t>Fund Status</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Subsector</t>
   </si>
   <si>
-    <t>Developmeent Partner</t>
-[...2 lines deleted...]
-    <t>Developmeent Partner Type</t>
+    <t>Development Partner</t>
+  </si>
+  <si>
+    <t>Development Partner Type</t>
   </si>
   <si>
     <t>SDG</t>
   </si>
   <si>
     <t>NDC</t>
   </si>
   <si>
     <t>NSEDP</t>
   </si>
   <si>
     <t>NAP</t>
   </si>
   <si>
     <t>Climate Support</t>
   </si>
   <si>
     <t>Rio Marker</t>
   </si>
   <si>
     <t>Project Location</t>
   </si>
   <si>
     <t>Project Start Date</t>
   </si>
@@ -110,960 +110,1551 @@
   <si>
     <t>Co-Financing</t>
   </si>
   <si>
     <t>Main Financing</t>
   </si>
   <si>
     <t>Total Fund</t>
   </si>
   <si>
     <t>Total Disbursement</t>
   </si>
   <si>
     <t>To be Disbursed</t>
   </si>
   <si>
     <t>Total Expenditure</t>
   </si>
   <si>
     <t>Total Balance</t>
   </si>
   <si>
     <t>Comment</t>
   </si>
   <si>
-    <t>27 = 25+26</t>
-[...23 lines deleted...]
-    <t>WWF</t>
+    <t>Wildlife and Protected Areas Conservation</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Completed</t>
+  </si>
+  <si>
+    <t>MAF</t>
+  </si>
+  <si>
+    <t>World Bank</t>
   </si>
   <si>
     <t>Global Environment Facility(GEF)</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>Multilateral</t>
   </si>
   <si>
-    <t>Committed</t>
-[...5 lines deleted...]
-    <t>Chemicals and Waste</t>
+    <t>Received</t>
+  </si>
+  <si>
+    <t>Forestry and Land-Use Planning</t>
+  </si>
+  <si>
+    <t>Forest Management</t>
+  </si>
+  <si>
+    <t>International DP</t>
+  </si>
+  <si>
+    <t>M0</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Cross-cutting</t>
+  </si>
+  <si>
+    <t>Nationalwide</t>
+  </si>
+  <si>
+    <t>1991-05-01</t>
+  </si>
+  <si>
+    <t>2003-02-11</t>
+  </si>
+  <si>
+    <t>200,000</t>
+  </si>
+  <si>
+    <t>5,000,000</t>
+  </si>
+  <si>
+    <t>5,200,000</t>
+  </si>
+  <si>
+    <t>National Greenhouse Gas Inventory Project</t>
   </si>
   <si>
     <t>UNDP</t>
   </si>
   <si>
-    <t>International DP</t>
-[...31 lines deleted...]
-  <si>
     <t>Environment</t>
   </si>
   <si>
-    <t>Biodiversity</t>
-[...26 lines deleted...]
-    <t>World Bank</t>
+    <t>GHG emission reduction</t>
   </si>
   <si>
     <t>Mitigation</t>
   </si>
   <si>
-    <t>Vientiane
-[...369 lines deleted...]
-    <t>Energy</t>
+    <t>1996-07-28</t>
+  </si>
+  <si>
+    <t>2011-11-05</t>
+  </si>
+  <si>
+    <t>313,000</t>
+  </si>
+  <si>
+    <t>-313,000</t>
+  </si>
+  <si>
+    <t>Off-grid Electrification Pilot Demonstration, A Component of the Laos Southern Provinces Rural Electrification</t>
+  </si>
+  <si>
+    <t>Electricity Du Laos</t>
+  </si>
+  <si>
+    <t>Energy and Mining</t>
   </si>
   <si>
     <t>renewable energy</t>
   </si>
   <si>
-    <t>Champassack</t>
-[...34 lines deleted...]
-  <si>
     <t>1997-10-31</t>
   </si>
   <si>
     <t>2005-12-23</t>
   </si>
   <si>
     <t>744,000</t>
   </si>
   <si>
     <t>-744,000</t>
-  </si>
-[...215 lines deleted...]
-    <t>221,214,900</t>
   </si>
   <si>
     <t>Climate Protection through Avoided Deforestation (CliPAD)</t>
   </si>
   <si>
     <t>Laos has one of the highest forest cover rates in
 Southeast Asia and is rich in natural resources like
 water and minerals. Over 70% of the population
 lives near forests, relying on them for 20% of their
 livelihood. Since the 1960s, however, forests have
 diminished dramatically due to agriculture,
 infrastructure development, and timber
 exploitation, contributing 78% of natural
 greenhouse gas emissions and threatening
 biodiversity and livelihood.
 To combat this, this Government of Lao PDR has
 introduced ambitious Nationally Determined
 Contribution (NDC) targets, a timber export ban, a
 new forest law, and large scale REDD+ (Reducing
 Emission from Deforestation and Forest
 Degradation) projects. The six provinces targeted by
 Climate Protection through Avoided Deforestation
 (CliPAD) project account for over 40% of Laos’
 deforestation and forest degradation in the past 15
 years.
 Objective
 Laos succeeds in reducing emissions from
 deforestation and forest degradation by promoting
 sustainable forest management and fostering the
 conservation and enhancement of forest carbon
 stocks.</t>
   </si>
   <si>
-    <t>Vientiane Capital
-[...5 lines deleted...]
-Xayaboury</t>
+    <t>On-going</t>
+  </si>
+  <si>
+    <t>MAE</t>
+  </si>
+  <si>
+    <t>GIZ</t>
+  </si>
+  <si>
+    <t>Other funds</t>
+  </si>
+  <si>
+    <t>Bilateral</t>
+  </si>
+  <si>
+    <t>M1</t>
+  </si>
+  <si>
+    <t>Adaptation</t>
+  </si>
+  <si>
+    <t>Vientiane Capital, Luangnamtha, Oudomxay, BOKEO, Luang Prabang, Huaphanh, Xayaboury</t>
   </si>
   <si>
     <t>2019-07-01</t>
   </si>
   <si>
     <t>2027-03-01</t>
   </si>
   <si>
     <t>11,000,000</t>
   </si>
   <si>
+    <t>Climate Change Enabling Activity (Additional Financing for Capacity Building in Priority Areas)</t>
+  </si>
+  <si>
+    <t>Prime Ministry's Office</t>
+  </si>
+  <si>
+    <t>2001-11-07</t>
+  </si>
+  <si>
+    <t>2003-08-01</t>
+  </si>
+  <si>
+    <t>100,000</t>
+  </si>
+  <si>
+    <t>Enabling activities to facilitate early action on the implementation of the Stockholm Convention on Persistent Organic Pollutants (POPs) in Lao People’s Democratic Republic</t>
+  </si>
+  <si>
+    <t>UNIDO</t>
+  </si>
+  <si>
+    <t>Water Resources</t>
+  </si>
+  <si>
+    <t>Chemicals and Waste</t>
+  </si>
+  <si>
+    <t>2002-04-18</t>
+  </si>
+  <si>
+    <t>2012-12-31</t>
+  </si>
+  <si>
+    <t>497,850</t>
+  </si>
+  <si>
+    <t>-497,850</t>
+  </si>
+  <si>
+    <t>National Capacity Self-Assessment (NCSA) for Global Environmental Management</t>
+  </si>
+  <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>Food security</t>
+  </si>
+  <si>
+    <t>2003-09-01</t>
+  </si>
+  <si>
+    <t>2010-12-22</t>
+  </si>
+  <si>
+    <t>17,600</t>
+  </si>
+  <si>
+    <t>217,600</t>
+  </si>
+  <si>
+    <t>Integrated Ecosystem and Wildlife Management Project in Bolikhamxay Province</t>
+  </si>
+  <si>
+    <t>Forest restoration</t>
+  </si>
+  <si>
+    <t>Borikhamxay</t>
+  </si>
+  <si>
+    <t>2005-01-27</t>
+  </si>
+  <si>
+    <t>2010-06-15</t>
+  </si>
+  <si>
+    <t>613,575</t>
+  </si>
+  <si>
+    <t>974,025</t>
+  </si>
+  <si>
+    <t>1,587,600</t>
+  </si>
+  <si>
+    <t>National Adaptation Program of Action</t>
+  </si>
+  <si>
+    <t>2003-07-29</t>
+  </si>
+  <si>
+    <t>Southern Provinces Rural Electrification II Program</t>
+  </si>
+  <si>
+    <t>Champassack</t>
+  </si>
+  <si>
+    <t>2005-08-09</t>
+  </si>
+  <si>
+    <t>2012-10-08</t>
+  </si>
+  <si>
+    <t>3,750,000</t>
+  </si>
+  <si>
+    <t>-3,750,000</t>
+  </si>
+  <si>
+    <t>Mainstreaming Biodiversity in Lao PDR’s Agricultural and Land Management Policies,Plans and Programmes</t>
+  </si>
+  <si>
+    <t>Biodiversity</t>
+  </si>
+  <si>
+    <t>2010-12-06</t>
+  </si>
+  <si>
+    <t>2019-05-29</t>
+  </si>
+  <si>
+    <t>2,265,000</t>
+  </si>
+  <si>
+    <t>-2,265,000</t>
+  </si>
+  <si>
+    <t>Enhancing the climate and disaster resilience of the most vulnerable rural and emerging urban human settlements in Lao PDR</t>
+  </si>
+  <si>
+    <t>MPWT</t>
+  </si>
+  <si>
+    <t>UN-Habit</t>
+  </si>
+  <si>
+    <t>Adaptation Fund(AF)</t>
+  </si>
+  <si>
+    <t>Multi-Sector</t>
+  </si>
+  <si>
+    <t>Community Development</t>
+  </si>
+  <si>
+    <t>Saravane, Sekong, Attapeu</t>
+  </si>
+  <si>
+    <t>2017-02-24</t>
+  </si>
+  <si>
+    <t>2021-02-24</t>
+  </si>
+  <si>
+    <t>4,500,000</t>
+  </si>
+  <si>
+    <t>-4,500,000</t>
+  </si>
+  <si>
+    <t>Meeting the Primary Obligations of the Rio Conventions through Strengthening Capacity to Implement Natural Resources Legislation</t>
+  </si>
+  <si>
+    <t>MONRE</t>
+  </si>
+  <si>
+    <t>Education</t>
+  </si>
+  <si>
+    <t>Capacity Building</t>
+  </si>
+  <si>
+    <t>2008-12-09</t>
+  </si>
+  <si>
+    <t>2014-11-25</t>
+  </si>
+  <si>
+    <t>500,000</t>
+  </si>
+  <si>
+    <t>-500,000</t>
+  </si>
+  <si>
+    <t>no document</t>
+  </si>
+  <si>
+    <t>Support the Implementation of the National Biosafety Framework of LAO PDR</t>
+  </si>
+  <si>
+    <t>BS Support the Implementation of the National Biosafety Framework of LAO PDR</t>
+  </si>
+  <si>
+    <t>UNEP</t>
+  </si>
+  <si>
+    <t>2009-06-21</t>
+  </si>
+  <si>
+    <t>2018-10-27</t>
+  </si>
+  <si>
+    <t>995,600</t>
+  </si>
+  <si>
+    <t>-995,600</t>
+  </si>
+  <si>
+    <t>4th Operational Phase of the GEF Small Grants Programme (RAF2)</t>
+  </si>
+  <si>
+    <t>Global enviornmental benefits in biodiveristy and climate change focal areas secured through community-based initiatives and actions.</t>
+  </si>
+  <si>
+    <t>Climate Change</t>
+  </si>
+  <si>
+    <t>M6</t>
+  </si>
+  <si>
+    <t>2009-04-01</t>
+  </si>
+  <si>
+    <t>2010-06-30</t>
+  </si>
+  <si>
+    <t>43,000,000</t>
+  </si>
+  <si>
+    <t>42,714,904</t>
+  </si>
+  <si>
+    <t>85,714,904</t>
+  </si>
+  <si>
+    <t>ື້N/A</t>
+  </si>
+  <si>
+    <t>Developing and Demonstrating Replicable Protected Area Management Models at Nam Et - Phou Louey National Protected Area</t>
+  </si>
+  <si>
+    <t>To test, in selected areas of the Nam Et-Phou Louey National Protected Area (NE-PL NPA), targeted activities for sustainable natural resource use and protection of selected species threatened by human interaction.</t>
+  </si>
+  <si>
+    <t>WWF</t>
+  </si>
+  <si>
+    <t>Domestic DP</t>
+  </si>
+  <si>
+    <t>Luang Prabang, Huaphanh, Xiengkhuang</t>
+  </si>
+  <si>
+    <t>2009-01-22</t>
+  </si>
+  <si>
+    <t>2017-08-17</t>
+  </si>
+  <si>
+    <t>1,729,247</t>
+  </si>
+  <si>
+    <t>879,000</t>
+  </si>
+  <si>
+    <t>2,608,247</t>
+  </si>
+  <si>
+    <t>Food insecurity resulting from climate change in Lao PDR minimized and vulnerability of farmers to extreme flooding and drought events reduced</t>
+  </si>
+  <si>
+    <t>2010-11-28</t>
+  </si>
+  <si>
+    <t>2017-11-07</t>
+  </si>
+  <si>
+    <t>4,445,450</t>
+  </si>
+  <si>
+    <t>-4,445,450</t>
+  </si>
+  <si>
+    <t>Rural Electrification Phase II</t>
+  </si>
+  <si>
+    <t>(i) increased efficiency of energy supply by EdL and consumption by customers; and (ii) substantial adoption of renewable energy in Government’s rural electrification program. GHG emissions reductions are expected from increased energy efficiency as increased hydropower exports to and reduced electricity import from Thailand reduce thermal power production in Thailand; and from renewable energy development to avoid diesel-based electricity generation for rural electrification.</t>
+  </si>
+  <si>
+    <t>M3</t>
+  </si>
+  <si>
+    <t>2011-01-24</t>
+  </si>
+  <si>
+    <t>2015-12-07</t>
+  </si>
+  <si>
+    <t>8,630,000</t>
+  </si>
+  <si>
+    <t>1,818,000</t>
+  </si>
+  <si>
+    <t>10,448,000</t>
+  </si>
+  <si>
+    <t>Effective Governance for Small Scale Rural Infrastructure and Disaster Preparedness in a Changing Climate</t>
+  </si>
+  <si>
+    <t>Water management</t>
+  </si>
+  <si>
+    <t>Savannakhet, Champassack</t>
+  </si>
+  <si>
+    <t>2011-01-08</t>
+  </si>
+  <si>
+    <t>30,872,896</t>
+  </si>
+  <si>
+    <t>4,700,000</t>
+  </si>
+  <si>
+    <t>35,572,896</t>
+  </si>
+  <si>
+    <t>GMS-FBP: Strengthening Protection and Management Effectiveness for Wildlife and Protected Areas</t>
+  </si>
+  <si>
+    <t>2014-02-05</t>
+  </si>
+  <si>
+    <t>2024-04-23</t>
+  </si>
+  <si>
+    <t>27,450,000</t>
+  </si>
+  <si>
+    <t>6,825,688</t>
+  </si>
+  <si>
+    <t>34,275,688</t>
+  </si>
+  <si>
+    <t>PCB Management and Disposal at the Energy Sector</t>
+  </si>
+  <si>
+    <t>Mining</t>
+  </si>
+  <si>
+    <t>Vientiane Capital</t>
+  </si>
+  <si>
+    <t>2014-04-14</t>
+  </si>
+  <si>
+    <t>2025-06-23</t>
+  </si>
+  <si>
+    <t>5,600,000</t>
+  </si>
+  <si>
+    <t>1,400,000</t>
+  </si>
+  <si>
+    <t>7,000,000</t>
+  </si>
+  <si>
+    <t>Enabling Activities to Review and Update the National Implementation Plan for the Stockholm Convention on Persistent Organic Pollutants (POPs)</t>
+  </si>
+  <si>
+    <t>Health</t>
+  </si>
+  <si>
+    <t>Disease prevention</t>
+  </si>
+  <si>
+    <t>2013-03-13</t>
+  </si>
+  <si>
+    <t>2018-03-22</t>
+  </si>
+  <si>
+    <t>260,000</t>
+  </si>
+  <si>
+    <t>180,000</t>
+  </si>
+  <si>
+    <t>440,000</t>
+  </si>
+  <si>
+    <t>Strengthening Agro-climatic Monitoring and Information Systems (SAMIS) to improve adaptation to climate change and food security in Lao PDR</t>
+  </si>
+  <si>
+    <t>FAO</t>
+  </si>
+  <si>
+    <t>Luangnamtha</t>
+  </si>
+  <si>
+    <t>2016-07-27</t>
+  </si>
+  <si>
+    <t>2021-05-30</t>
+  </si>
+  <si>
+    <t>5,479,452</t>
+  </si>
+  <si>
+    <t>-5,479,452</t>
+  </si>
+  <si>
+    <t>Climate Adaptation in Wetlands Areas (CAWA)</t>
+  </si>
+  <si>
+    <t>2015-10-22</t>
+  </si>
+  <si>
+    <t>16,130,000</t>
+  </si>
+  <si>
+    <t>21,609,452</t>
+  </si>
+  <si>
+    <t>Reducing Greenhouse Gas Emision in Industrial Sector through Pelletization Technology Lao PDR</t>
+  </si>
+  <si>
+    <t>MEM</t>
+  </si>
+  <si>
+    <t>Vientiane Capital, Luangnamtha, Oudomxay, Vientiane, Savannakhet</t>
+  </si>
+  <si>
+    <t>2015-11-02</t>
+  </si>
+  <si>
+    <t>2022-12-31</t>
+  </si>
+  <si>
+    <t>1,268,539</t>
+  </si>
+  <si>
+    <t>-1,268,539</t>
+  </si>
+  <si>
+    <t>Sustainable Forest and Land Management in the Dry Dipterocarp Forest Ecosystems of Southern Lao PDR</t>
+  </si>
+  <si>
+    <t>Savannakhet</t>
+  </si>
+  <si>
+    <t>2016-03-02</t>
+  </si>
+  <si>
+    <t>2022-03-31</t>
+  </si>
+  <si>
+    <t>789,993,100</t>
+  </si>
+  <si>
+    <t>-789,993,100</t>
+  </si>
+  <si>
+    <t>Building the capacity of Lao PDR Government to advance the National Adaptation Planning Process</t>
+  </si>
+  <si>
+    <t>2021-03-18</t>
+  </si>
+  <si>
+    <t>2025-08-31</t>
+  </si>
+  <si>
+    <t>3,552,969</t>
+  </si>
+  <si>
+    <t>Building climate and disaster resilience capacities of vulnerable small towns in Lao PDR</t>
+  </si>
+  <si>
+    <t>Disaster Risk Reduction</t>
+  </si>
+  <si>
+    <t>2020-05-06</t>
+  </si>
+  <si>
+    <t>2026-04-06</t>
+  </si>
+  <si>
+    <t>5,500,000</t>
+  </si>
+  <si>
+    <t>Vientiane Sustainable Urban Transport Project( BTR)</t>
+  </si>
+  <si>
+    <t>ADB</t>
+  </si>
+  <si>
+    <t>Public Work and Transport</t>
+  </si>
+  <si>
+    <t>Public transport</t>
+  </si>
+  <si>
+    <t>M2</t>
+  </si>
+  <si>
+    <t>2015-12-20</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>76,450,000</t>
+  </si>
+  <si>
+    <t>1,840,000</t>
+  </si>
+  <si>
+    <t>78,290,000</t>
+  </si>
+  <si>
+    <t>Lao PDR Intended National Contributions (Lao INDC)</t>
+  </si>
+  <si>
+    <t>2015-09-17</t>
+  </si>
+  <si>
+    <t>2019-09-06</t>
+  </si>
+  <si>
+    <t>182,648</t>
+  </si>
+  <si>
+    <t>-182,648</t>
+  </si>
+  <si>
+    <t>Development of Minamata Initial Assessment and Updating of National Action Plan for Artisanal and Small Scale Gold Mining in Lao PDR</t>
+  </si>
+  <si>
+    <t>2016-10-20</t>
+  </si>
+  <si>
+    <t>2022-05-05</t>
+  </si>
+  <si>
+    <t>700,000</t>
+  </si>
+  <si>
+    <t>-700,000</t>
+  </si>
+  <si>
+    <t>Capacity Building Initiative for Transparency Fund</t>
+  </si>
+  <si>
+    <t>The agriculture sector in Lao PDR is one of the county’s most important, accounting for 29.9 % of GDP, and approximately 70-80% of the population is dependent on the sector for their livelihoods. Around 80 percent of the rural population is still subsistence farmers, depending heavily on rice-based agriculture, raising livestock and collection of food from the wild.</t>
+  </si>
+  <si>
+    <t>2020-03-10</t>
+  </si>
+  <si>
+    <t>2024-03-10</t>
+  </si>
+  <si>
+    <t>1,210,000</t>
+  </si>
+  <si>
+    <t>Climate Smart Agriculture alternatives for upland production systems in Lao PDR</t>
+  </si>
+  <si>
+    <t>Luang Prabang, Huaphanh</t>
+  </si>
+  <si>
+    <t>2021-01-07</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>17,650,000</t>
+  </si>
+  <si>
+    <t>3,502,968</t>
+  </si>
+  <si>
+    <t>21,152,968</t>
+  </si>
+  <si>
+    <t>Lao PDR Landscapes and Livelihoods Project</t>
+  </si>
+  <si>
+    <t>Committed</t>
+  </si>
+  <si>
+    <t>Vientiane, Borikhamxay, Khamuane, Savannakhet</t>
+  </si>
+  <si>
+    <t>2021-03-31</t>
+  </si>
+  <si>
+    <t>2027-08-31</t>
+  </si>
+  <si>
+    <t>7,366,976</t>
+  </si>
+  <si>
+    <t>Integrated Water Resource Management and Ecosystem-based Adaptation (EbA) in the Xe Bang Hieng River Basin and Luang Prabang City</t>
+  </si>
+  <si>
+    <t>Luang Prabang, Savannakhet</t>
+  </si>
+  <si>
+    <t>2022-05-24</t>
+  </si>
+  <si>
+    <t>2024-12-31</t>
+  </si>
+  <si>
+    <t>27,462,585</t>
+  </si>
+  <si>
+    <t>5,329,452</t>
+  </si>
+  <si>
+    <t>32,792,037</t>
+  </si>
+  <si>
+    <t>Financing Agrichemicals Removal and Management (FARM) in Lao PDR</t>
+  </si>
+  <si>
+    <t>Pipeline</t>
+  </si>
+  <si>
+    <t>2022-06-01</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>4,000,000</t>
+  </si>
+  <si>
+    <t>Global Biodiversity Framework Early Action Support (Asia Pacific 7)</t>
+  </si>
+  <si>
+    <t>To fast-track readiness and early actions to implement the post-2020 Global Biodiversity Framework by providing financial and technical support to GEF-eligible Parties to the Convention on Biological Diversity (CBD) in their work to review and align their national targets, NBSAPs, policy frameworks, monitoring frameworks and finance with the Global Biodiversity Framework.</t>
+  </si>
+  <si>
+    <t>2022-06-17</t>
+  </si>
+  <si>
+    <t>2025-06-17</t>
+  </si>
+  <si>
+    <t>1,917,811</t>
+  </si>
+  <si>
+    <t>Generating multiple benefits through strengthened protection of intact forest landscapes in Lao PDR (CFB-Lao)</t>
+  </si>
+  <si>
+    <t>2023-06-23</t>
+  </si>
+  <si>
+    <t>8,974,312</t>
+  </si>
+  <si>
+    <t>no docs yet</t>
+  </si>
+  <si>
+    <t>Promoting circular solutions to single-use plastic production and consumption in Lao PDR</t>
+  </si>
+  <si>
+    <t>3,978,440</t>
+  </si>
+  <si>
+    <t>no docs</t>
+  </si>
+  <si>
+    <t>Enhancing transboundary fisheries management in the Lower Mekong Basin</t>
+  </si>
+  <si>
+    <t>To increase the connectivity, productivity and resilience of transboundary capture fisheries, aquatic biodiversity and other ecosystem services that provide co-benefits for the people living in the LMB</t>
+  </si>
+  <si>
+    <t>Fishery</t>
+  </si>
+  <si>
+    <t>IUCN</t>
+  </si>
+  <si>
+    <t>2025-08-11</t>
+  </si>
+  <si>
+    <t>2028-08-11</t>
+  </si>
+  <si>
+    <t>46,027,912</t>
+  </si>
+  <si>
+    <t>10,709,176</t>
+  </si>
+  <si>
+    <t>56,737,088</t>
+  </si>
+  <si>
+    <t>Climate Change Adaptation in Lowlands of Lao PDR</t>
+  </si>
+  <si>
+    <t>To strengthen the resilience of agricultural livelihoods in low land communities in Lao PDR to climate change</t>
+  </si>
+  <si>
+    <t>2025-06-04</t>
+  </si>
+  <si>
+    <t>2028-06-04</t>
+  </si>
+  <si>
+    <t>19,232,153</t>
+  </si>
+  <si>
+    <t>4,781,507</t>
+  </si>
+  <si>
+    <t>24,013,660</t>
+  </si>
+  <si>
     <t>climate adaptive river basins in Sayaboury</t>
   </si>
   <si>
     <t>To enhance climate change adaptation and resilience of upstream and downstream communities in Sayaboury, through IWRM, NbS, small-scale grey infrastructure and local livelihood</t>
   </si>
   <si>
     <t>Xayaboury</t>
   </si>
   <si>
     <t>2025-10-23</t>
   </si>
   <si>
     <t>2028-10-23</t>
   </si>
   <si>
     <t>36,345,937</t>
   </si>
   <si>
     <t>6,772,477</t>
   </si>
   <si>
     <t>43,118,414</t>
   </si>
   <si>
-    <t>Climate Change Adaptation in Lowlands of Lao PDR</t>
-[...62 lines deleted...]
-    <t>1,917,811</t>
+    <t>Promoting climate-resilience through ecosystem-based adaptation (EbA) solutions in the Northern Lao PDR</t>
+  </si>
+  <si>
+    <t>To strengthen ecosystem integrity, biodiversity-positive livelihoods, and integrated One Health governance through participatory restoration and sustainable management of globally significant Ramsar and forest-agriculture mosaic landscapes in southern Lao PDR, with active IPLC engagement.</t>
+  </si>
+  <si>
+    <t>2024-12-20</t>
+  </si>
+  <si>
+    <t>2028-12-20</t>
+  </si>
+  <si>
+    <t>28,682,312</t>
+  </si>
+  <si>
+    <t>6,192,694</t>
+  </si>
+  <si>
+    <t>34,875,006</t>
+  </si>
+  <si>
+    <t>Strengthening Biodiversity in Agriculture, Restoring Ecosystem Resilience, and Empowering IPLCs in Lao PDR</t>
+  </si>
+  <si>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>2028-02-29</t>
+  </si>
+  <si>
+    <t>1,739,954</t>
+  </si>
+  <si>
+    <t>2,439,954</t>
+  </si>
+  <si>
+    <t>Sustainable management of landscapes around Hin Nam No National Park</t>
+  </si>
+  <si>
+    <t>Khamuane</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2029-05-04</t>
+  </si>
+  <si>
+    <t>3,300,000</t>
+  </si>
+  <si>
+    <t>2,091,781</t>
+  </si>
+  <si>
+    <t>5,391,781</t>
+  </si>
+  <si>
+    <t>AF00000295</t>
+  </si>
+  <si>
+    <t>Enhancing Adaptive Capacity in Lao PDR Provinces, and Building Resilient Housing in Vulnerable Communities</t>
+  </si>
+  <si>
+    <t>Road management</t>
+  </si>
+  <si>
+    <t>BOKEO, Vientiane, Khamuane, Champassack, Attapeu</t>
+  </si>
+  <si>
+    <t>2024-05-30</t>
+  </si>
+  <si>
+    <t>2028-05-30</t>
+  </si>
+  <si>
+    <t>7,561,131</t>
+  </si>
+  <si>
+    <t>Care 1</t>
+  </si>
+  <si>
+    <t>Agro-Climate Information ofr the Adoption of Resilient Farming Practices by Women and Ethinc Minority Farmers in Shouthern Laos - Phase III</t>
+  </si>
+  <si>
+    <t>Farmers in Dak Cheung and Kaleum Districts in Sekong
+are increasingly exposed to climate-related disasters
+and risks (storms, flooding, drought, landslides, and
+typhoons), that cause crop loss and further aggravate
+precarious food security. Increasingly unpredictable
+weather and seasons require that farmers have access
+to seasonal forecast information and timely, quality
+farming advice to optimize their production and
+respond to changes as they occur.
+Crop loss can be significantly mitigated through better
+access to the proposed agro-climate advisory services
+such as short-term and seasonal weather forecasts,
+advisories on required crop selection, farming
+practices, soil fertility, and pest/disease management.
+Though the Department of Hydrology and Meteorology
+(DMH) produces both long and short-term weather
+forecasts, they are not able to reach farmers or cover
+specific target areas. The project will resolve this by
+making this information available to rural facing
+communities in accessible ways and simple to
+understand, visual formats more specific to their
+districts.</t>
+  </si>
+  <si>
+    <t>CARE International Laos</t>
+  </si>
+  <si>
+    <t>NGO</t>
+  </si>
+  <si>
+    <t>Ministry of the Environment, Climate, Biodiversity - Luxembourg</t>
+  </si>
+  <si>
+    <t>Sekong</t>
+  </si>
+  <si>
+    <t>2019-10-01</t>
+  </si>
+  <si>
+    <t>2024-09-30</t>
+  </si>
+  <si>
+    <t>399,804</t>
+  </si>
+  <si>
+    <t>FP117</t>
+  </si>
+  <si>
+    <t>Implementation of the Lao PDR Emission Reductions Programme through improved governance and sustainable forest landscape management</t>
+  </si>
+  <si>
+    <t>Green Climate Fund(GCF)</t>
+  </si>
+  <si>
+    <t>Luang Prabang, Xayaboury</t>
+  </si>
+  <si>
+    <t>2020-05-19</t>
+  </si>
+  <si>
+    <t>2024-05-18</t>
+  </si>
+  <si>
+    <t>16,605,253</t>
+  </si>
+  <si>
+    <t>FP156</t>
+  </si>
+  <si>
+    <t>ASEAN Catalytic Green Finance Facility (ACGF): Green Recovery Program</t>
+  </si>
+  <si>
+    <t>2022-08-10</t>
+  </si>
+  <si>
+    <t>2041-10-10</t>
+  </si>
+  <si>
+    <t>3,385,000,000</t>
+  </si>
+  <si>
+    <t>300,000,000</t>
+  </si>
+  <si>
+    <t>3,685,000,000</t>
+  </si>
+  <si>
+    <t>FP197</t>
+  </si>
+  <si>
+    <t>Green Guarantee Company (GGC)</t>
+  </si>
+  <si>
+    <t>MUFG</t>
+  </si>
+  <si>
+    <t>2028-08-19</t>
+  </si>
+  <si>
+    <t>59,750,000</t>
+  </si>
+  <si>
+    <t>40,500,000</t>
+  </si>
+  <si>
+    <t>100,250,000</t>
+  </si>
+  <si>
+    <t>FP200</t>
+  </si>
+  <si>
+    <t>Scaling up the implementation of the Lao PDR Emission Reductions Programme through improved governance and sustainable forest landscape management (Project 2)</t>
+  </si>
+  <si>
+    <t>Luangnamtha, BOKEO, Luang Prabang</t>
+  </si>
+  <si>
+    <t>2023-03-30</t>
+  </si>
+  <si>
+    <t>2027-03-30</t>
+  </si>
+  <si>
+    <t>35,951,198</t>
+  </si>
+  <si>
+    <t>FP212</t>
+  </si>
+  <si>
+    <t>Green Fund: Investing in Inclusive Agriculture and Protecting Forests</t>
+  </si>
+  <si>
+    <t>FMO</t>
+  </si>
+  <si>
+    <t>Others</t>
+  </si>
+  <si>
+    <t>2023-07-13</t>
+  </si>
+  <si>
+    <t>2028-07-13</t>
+  </si>
+  <si>
+    <t>1,921,340</t>
+  </si>
+  <si>
+    <t>24,706,792</t>
+  </si>
+  <si>
+    <t>26,628,132</t>
+  </si>
+  <si>
+    <t>FP215</t>
+  </si>
+  <si>
+    <t>Community Resilience Partnership Program</t>
+  </si>
+  <si>
+    <t>Resilience Infrastructure</t>
+  </si>
+  <si>
+    <t>2023-10-25</t>
+  </si>
+  <si>
+    <t>2033-03-04</t>
+  </si>
+  <si>
+    <t>1,143,000</t>
+  </si>
+  <si>
+    <t>141,000</t>
+  </si>
+  <si>
+    <t>1,284,000</t>
+  </si>
+  <si>
+    <t>FP240</t>
+  </si>
+  <si>
+    <t>Collaborative R&amp;DB Programme for Promoting the Innovation of Climate Technopreneurship</t>
+  </si>
+  <si>
+    <t>Many of the countries in Southeast Asia are among the most vulnerable to climate change. And yet, some of the countries in the region also have the most carbon-intensive growth. To achieve low emission, climate-resilient growth, these countries not only need climate technology transfer but also a regional ecosystem for climate technology incubation and acceleration. However, the Southeast Asian ecosystem for climate technology incubation, acceleration, and growth investment is nascent.
+The Collaborative R&amp;DB programme targets five countries in Southeast Asia: Cambodia, Indonesia, Lao People’s Democratic Republic, the Philippines, and Viet Nam. The programme will create an incubation and acceleration platform to support and improve the local ecosystem for climate technology for low emission and climate-resilient development, which are fit-for-purpose for the local market and social conditions. The platform will also enable joint ventures and technology transfer, where appropriate, between local entrepreneurs and global climate technology innovators. These objectives will be achieved through a USD 200 million fund to crowd-in private capital, which will be complemented by technical assistance activities. The technical assistance will build regional and domestic capacity for climate technology, as well as provide enabling policy support. The Climate Techopreneurship Fund, which will be created under this programme, will invest in approximately 40 portfolio companies in the region. The investment in the climate technology and business of the portfolio companies are expected to ultimately reach 2.3 million direct and indirect beneficiaries.
+This funding proposal was developed with support provided by the GCF Project Preparation Facility.</t>
+  </si>
+  <si>
+    <t>Urban Development</t>
+  </si>
+  <si>
+    <t>KDB Bank</t>
+  </si>
+  <si>
+    <t>2024-06-18</t>
+  </si>
+  <si>
+    <t>2036-11-05</t>
+  </si>
+  <si>
+    <t>116,743,900</t>
+  </si>
+  <si>
+    <t>104,471,000</t>
+  </si>
+  <si>
+    <t>221,214,900</t>
+  </si>
+  <si>
+    <t>FP282</t>
+  </si>
+  <si>
+    <t>" Governance, Forest Landscapes and Livelihoods – Southern Laos Project (GFLL-SL) "</t>
+  </si>
+  <si>
+    <t>JICA</t>
+  </si>
+  <si>
+    <t>2025-10-30</t>
+  </si>
+  <si>
+    <t>2027-10-30</t>
+  </si>
+  <si>
+    <t>61,465,393</t>
+  </si>
+  <si>
+    <t>LAO-RS-001</t>
+  </si>
+  <si>
+    <t>Green Climate Fund Readiness Preparatory Support for Laos PDR</t>
+  </si>
+  <si>
+    <t>Curriculum development</t>
+  </si>
+  <si>
+    <t>2017-09-01</t>
+  </si>
+  <si>
+    <t>2019-02-28</t>
+  </si>
+  <si>
+    <t>272,727</t>
+  </si>
+  <si>
+    <t>LAO-RS-006</t>
+  </si>
+  <si>
+    <t>Urban climate change resilience in cities along the Greater Mekong Sub-region East-West Economic Corridor (EWEC) in Lao PDR</t>
+  </si>
+  <si>
+    <t>Disaster preparaness</t>
+  </si>
+  <si>
+    <t>2020-03-01</t>
+  </si>
+  <si>
+    <t>2021-09-01</t>
+  </si>
+  <si>
+    <t>349,992</t>
+  </si>
+  <si>
+    <t>LAO-RS-007</t>
+  </si>
+  <si>
+    <t>Enhancing NDA Capacity and Access to the GCF in Lao PDR</t>
+  </si>
+  <si>
+    <t>GGGI</t>
+  </si>
+  <si>
+    <t>2020-01-03</t>
+  </si>
+  <si>
+    <t>2021-01-03</t>
+  </si>
+  <si>
+    <t>239,368</t>
+  </si>
+  <si>
+    <t>LAO-RS-008</t>
+  </si>
+  <si>
+    <t>Completion of the accreditation of the Environmental Protection Fund as DAE for Lao PDR</t>
+  </si>
+  <si>
+    <t>2020-09-20</t>
+  </si>
+  <si>
+    <t>2021-12-30</t>
+  </si>
+  <si>
+    <t>299,457</t>
+  </si>
+  <si>
+    <t>LAO-RS-009</t>
+  </si>
+  <si>
+    <t>EPF</t>
+  </si>
+  <si>
+    <t>2021-04-27</t>
+  </si>
+  <si>
+    <t>2023-04-27</t>
+  </si>
+  <si>
+    <t>287,350</t>
+  </si>
+  <si>
+    <t>LAO-RS-010</t>
+  </si>
+  <si>
+    <t>Enhancing Lao PDR National Capacity and Coordination in Health and Climate Change</t>
+  </si>
+  <si>
+    <t>WHO</t>
+  </si>
+  <si>
+    <t>2022-06-16</t>
+  </si>
+  <si>
+    <t>2023-12-31</t>
+  </si>
+  <si>
+    <t>190,000</t>
+  </si>
+  <si>
+    <t>LAO-RS-011</t>
+  </si>
+  <si>
+    <t>Resilient COVID-19 recovery and transformational pipeline to boost climate actions in agriculture, land and water sectors in Lao PDR</t>
+  </si>
+  <si>
+    <t>2021-12-31</t>
+  </si>
+  <si>
+    <t>2023-11-30</t>
+  </si>
+  <si>
+    <t>550,000</t>
+  </si>
+  <si>
+    <t>LAO-RS-012</t>
+  </si>
+  <si>
+    <t>Advancing Lao PDRs National Adaptation Plan NAP through Climate Change Vulnerability Assessments for Disaster Risk Management</t>
+  </si>
+  <si>
+    <t>Labor and Social Welfare</t>
+  </si>
+  <si>
+    <t>Social Protection</t>
+  </si>
+  <si>
+    <t>2024-12-05</t>
+  </si>
+  <si>
+    <t>2027-12-05</t>
+  </si>
+  <si>
+    <t>1,998,870</t>
+  </si>
+  <si>
+    <t>LAO-RS-013</t>
+  </si>
+  <si>
+    <t>Groundwork for e-mobility investments in Lao PDR</t>
+  </si>
+  <si>
+    <t>2022-09-23</t>
+  </si>
+  <si>
+    <t>2023-09-22</t>
+  </si>
+  <si>
+    <t>300,000</t>
+  </si>
+  <si>
+    <t>LAO-RS-014</t>
+  </si>
+  <si>
+    <t>Support for Mainstreaming Climate Change Adaptation into Sectoral Planning in Lao PDR</t>
+  </si>
+  <si>
+    <t>2022-11-01</t>
+  </si>
+  <si>
+    <t>2025-10-01</t>
+  </si>
+  <si>
+    <t>1,000,000</t>
+  </si>
+  <si>
+    <t>LAO-RS-015</t>
+  </si>
+  <si>
+    <t>Stage 1 Accreditation support of Direct Access Entities for on-lending and/or blending fiduciary functions</t>
+  </si>
+  <si>
+    <t>2023-03-01</t>
+  </si>
+  <si>
+    <t>2025-03-01</t>
+  </si>
+  <si>
+    <t>250,000</t>
   </si>
   <si>
     <t>LAO-RS-016</t>
   </si>
   <si>
     <t>Strengthening Lao PDRs Institutional Capacity and Strategic Frameworks to Boost Access to Climate Finance and Investment in Climate Action.</t>
   </si>
   <si>
     <t>2024-12-19</t>
   </si>
   <si>
     <t>2027-06-30</t>
   </si>
   <si>
-    <t>1,000,000</t>
+    <t>SAP009</t>
+  </si>
+  <si>
+    <t>Building resilience of urban populations with ecosystem-based solutions in Lao PDR</t>
+  </si>
+  <si>
+    <t>Xayaboury, Savannakhet</t>
+  </si>
+  <si>
+    <t>2020-06-08</t>
+  </si>
+  <si>
+    <t>2025-06-08</t>
+  </si>
+  <si>
+    <t>10,000,000</t>
+  </si>
+  <si>
+    <t>SAP030</t>
+  </si>
+  <si>
+    <t>Strengthening Climate Resilience of the Lao People’s Democratic Republic (PDR) Health System</t>
+  </si>
+  <si>
+    <t>MoH</t>
+  </si>
+  <si>
+    <t>Save Children Australia</t>
+  </si>
+  <si>
+    <t>Phongsaly, Luangnamtha, Oudomxay, Luang Prabang, Saravane, Sekong</t>
+  </si>
+  <si>
+    <t>2030-08-01</t>
+  </si>
+  <si>
+    <t>3,196,094</t>
+  </si>
+  <si>
+    <t>24,978,084</t>
+  </si>
+  <si>
+    <t>28,174,178</t>
+  </si>
+  <si>
+    <t>ືN/A</t>
+  </si>
+  <si>
+    <t>Climate Change Adaptation in the Uplands through Innovative Practices</t>
+  </si>
+  <si>
+    <t>Contribute to increasing rural livelihood opportunities by 30% through supporting improved farming and entrepreneurship opportunities, and promoting climate adaptation methods in 16 upland communities of Bokeo Province</t>
+  </si>
+  <si>
+    <t>Plan International</t>
+  </si>
+  <si>
+    <t>Plan International Germany</t>
+  </si>
+  <si>
+    <t>BOKEO</t>
+  </si>
+  <si>
+    <t>2023-05-25</t>
+  </si>
+  <si>
+    <t>850,000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFffffff"/>
       <name val="Phetsarath OT"/>
@@ -1106,54 +1697,54 @@
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -1421,85 +2012,85 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF44"/>
+  <dimension ref="A1:AF74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="AF44" sqref="AF44"/>
+      <selection activeCell="AF74" sqref="AF74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.569" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="222.374" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="198" customWidth="true" style="0"/>
     <col min="5" max="5" width="25.137" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="28.279" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="35.706" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.275" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="34.277" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="20.566" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="31.992" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="15" max="15" width="41.704" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="39.562" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="33.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="82.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="40.276" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="8.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="8.569" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="26.565" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="28.279" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="107.831" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.135" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="38.562" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="25.137" bestFit="true" customWidth="true" style="0"/>
-    <col min="27" max="27" width="23.709" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="31.135" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.565" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.707" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="23.709" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="15.139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -1562,3942 +2153,7006 @@
         <v>24</v>
       </c>
       <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
-      <c r="A2" s="1">
+      <c r="A2" s="2">
         <v>1</v>
       </c>
-      <c r="B2" s="1">
-[...32 lines deleted...]
-      <c r="M2" s="1">
+      <c r="B2" s="2">
+        <v>78</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K2" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L2" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M2" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="N2" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="O2" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P2" s="3">
         <v>13</v>
       </c>
-      <c r="N2" s="1">
-[...53 lines deleted...]
-      <c r="AF2" s="1"/>
+      <c r="Q2" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U2" s="3">
+        <v>0</v>
+      </c>
+      <c r="V2" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y2" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z2" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="AA2" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB2" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC2" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="AD2" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE2" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF2" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="3" spans="1:32">
-      <c r="A3" s="1"/>
-[...36 lines deleted...]
-      <c r="AF3" s="1"/>
+      <c r="A3" s="2">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2">
+        <v>319</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J3" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K3" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L3" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="M3" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="N3" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O3" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P3" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R3" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S3" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T3" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="U3" s="3">
+        <v>2</v>
+      </c>
+      <c r="V3" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W3" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="X3" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y3" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="AA3" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB3" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC3" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="AD3" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="AE3" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="AF3" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" s="2">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="C4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2">
+        <v>424</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="H4" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="4" t="s">
+      <c r="I4" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="J4" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="K4" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="H4" s="4" t="s">
-[...5 lines deleted...]
-      <c r="J4" s="4" t="s">
+      <c r="L4" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N4" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="P4" s="3">
+        <v>7</v>
+      </c>
+      <c r="Q4" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...5 lines deleted...]
-      <c r="N4" s="5" t="s">
+      <c r="R4" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S4" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T4" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="U4" s="3">
+        <v>3</v>
+      </c>
+      <c r="V4" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...51 lines deleted...]
-        <v>56</v>
+      <c r="W4" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="X4" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y4" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA4" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="AB4" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC4" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="AD4" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE4" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="AF4" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" s="2">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>4</v>
+      </c>
+      <c r="B5" s="2">
+        <v>569</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>70</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="E5" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="I5" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="F5" s="4" t="s">
-[...5 lines deleted...]
-      <c r="H5" s="4" t="s">
+      <c r="J5" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="K5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="4" t="s">
+      <c r="M5" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="J5" s="4" t="s">
+      <c r="N5" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="O5" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K5" s="4" t="s">
-[...59 lines deleted...]
-      <c r="AE5" s="3">
+      <c r="P5" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q5" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="R5" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S5" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T5" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U5" s="3">
+        <v>1</v>
+      </c>
+      <c r="V5" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="W5" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="X5" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y5" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="AA5" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="AB5" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC5" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="AD5" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE5" s="4">
         <v>0</v>
       </c>
       <c r="AF5" s="5" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" s="2">
-        <v>3</v>
-[...4 lines deleted...]
-      <c r="C6" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2">
+        <v>1555</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K6" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...8 lines deleted...]
-      <c r="G6" s="4" t="s">
+      <c r="M6" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N6" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O6" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P6" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R6" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S6" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T6" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="U6" s="3">
+        <v>1</v>
+      </c>
+      <c r="V6" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="H6" s="4" t="s">
-[...71 lines deleted...]
-      <c r="AF6" s="4"/>
+      <c r="W6" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="X6" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="Y6" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA6" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="AB6" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC6" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="AD6" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF6" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" s="2">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>6</v>
+      </c>
+      <c r="B7" s="2">
+        <v>1652</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>88</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>67</v>
-[...16 lines deleted...]
-      <c r="J7" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K7" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L7" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="M7" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="N7" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="O7" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="P7" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...26 lines deleted...]
-      <c r="U7" s="4">
+      <c r="R7" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S7" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T7" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U7" s="3">
         <v>3</v>
       </c>
-      <c r="V7" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AF7" s="4"/>
+      <c r="V7" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W7" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="X7" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y7" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA7" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB7" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC7" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="AD7" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE7" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF7" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" s="2">
-        <v>5</v>
-[...25 lines deleted...]
-      <c r="J8" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2">
+        <v>1680</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="N8" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O8" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="P8" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...5 lines deleted...]
-      <c r="N8" s="5" t="s">
+      <c r="R8" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S8" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T8" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U8" s="3">
+        <v>0</v>
+      </c>
+      <c r="V8" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...8 lines deleted...]
-      <c r="R8" s="4" t="s">
+      <c r="W8" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="X8" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="Y8" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z8" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="S8" s="4" t="s">
-[...38 lines deleted...]
-      <c r="AF8" s="4"/>
+      <c r="AA8" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB8" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC8" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="AD8" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE8" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF8" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" s="2">
-        <v>6</v>
-[...13 lines deleted...]
-      <c r="F9" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2">
+        <v>1836</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I9" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J9" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="G9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="4" t="s">
+      <c r="K9" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L9" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="I9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="4" t="s">
+      <c r="M9" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="N9" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="O9" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K9" s="4" t="s">
-[...62 lines deleted...]
-      <c r="AF9" s="4"/>
+      <c r="P9" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R9" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S9" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T9" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U9" s="3">
+        <v>0</v>
+      </c>
+      <c r="V9" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="W9" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="X9" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y9" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="Z9" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA9" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB9" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC9" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD9" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" s="2">
-        <v>7</v>
-[...13 lines deleted...]
-      <c r="F10" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2">
+        <v>2148</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J10" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="G10" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="4" t="s">
+      <c r="K10" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L10" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="I10" s="4" t="s">
+      <c r="M10" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="J10" s="4" t="s">
+      <c r="N10" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O10" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K10" s="4" t="s">
-[...8 lines deleted...]
-      <c r="N10" s="5" t="s">
+      <c r="P10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q10" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R10" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S10" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T10" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U10" s="3">
+        <v>0</v>
+      </c>
+      <c r="V10" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...8 lines deleted...]
-      <c r="R10" s="4" t="s">
+      <c r="W10" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="X10" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="Y10" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="S10" s="4" t="s">
+      <c r="AA10" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="T10" s="4" t="s">
-[...35 lines deleted...]
-      <c r="AF10" s="4"/>
+      <c r="AB10" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD10" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" s="2">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>96</v>
+        <v>10</v>
+      </c>
+      <c r="B11" s="2">
+        <v>2366</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>113</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>96</v>
-[...4 lines deleted...]
-      <c r="F11" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I11" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J11" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="G11" s="4" t="s">
-[...8 lines deleted...]
-      <c r="J11" s="4" t="s">
+      <c r="K11" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L11" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="M11" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N11" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O11" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K11" s="4" t="s">
-[...29 lines deleted...]
-      <c r="U11" s="4">
+      <c r="P11" s="3">
         <v>3</v>
       </c>
-      <c r="V11" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AF11" s="4"/>
+      <c r="Q11" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R11" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S11" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U11" s="3">
+        <v>3</v>
+      </c>
+      <c r="V11" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="W11" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="X11" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="Y11" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA11" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB11" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD11" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE11" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF11" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" s="2">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>11</v>
+      </c>
+      <c r="B12" s="2">
+        <v>2416</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>119</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>101</v>
-[...4 lines deleted...]
-      <c r="F12" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J12" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="G12" s="4" t="s">
-[...8 lines deleted...]
-      <c r="J12" s="4" t="s">
+      <c r="K12" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L12" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="M12" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="N12" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O12" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K12" s="4" t="s">
-[...8 lines deleted...]
-      <c r="N12" s="5" t="s">
+      <c r="P12" s="3">
+        <v>13</v>
+      </c>
+      <c r="Q12" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R12" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S12" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U12" s="3">
+        <v>1</v>
+      </c>
+      <c r="V12" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...50 lines deleted...]
-      <c r="AF12" s="4"/>
+      <c r="W12" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="X12" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="Y12" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="AA12" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="AB12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="AD12" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="AE12" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="AF12" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" s="2">
-        <v>10</v>
-[...13 lines deleted...]
-      <c r="F13" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2">
+        <v>3060</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J13" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="G13" s="4" t="s">
-[...8 lines deleted...]
-      <c r="J13" s="4" t="s">
+      <c r="K13" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L13" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="M13" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="N13" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O13" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K13" s="4" t="s">
-[...26 lines deleted...]
-      <c r="T13" s="4" t="s">
+      <c r="P13" s="3">
+        <v>13</v>
+      </c>
+      <c r="Q13" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R13" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S13" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T13" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="U13" s="4">
-[...32 lines deleted...]
-      <c r="AF13" s="4"/>
+      <c r="U13" s="3">
+        <v>2</v>
+      </c>
+      <c r="V13" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="W13" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="X13" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y13" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="AA13" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="AB13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="AD13" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="AE13" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="AF13" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" s="2">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>13</v>
+      </c>
+      <c r="B14" s="2">
+        <v>3173</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>136</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>111</v>
-[...16 lines deleted...]
-      <c r="J14" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L14" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="M14" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="N14" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O14" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K14" s="4" t="s">
-[...8 lines deleted...]
-      <c r="N14" s="5" t="s">
+      <c r="P14" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R14" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S14" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T14" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U14" s="3">
+        <v>0</v>
+      </c>
+      <c r="V14" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...50 lines deleted...]
-      <c r="AF14" s="4"/>
+      <c r="W14" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="X14" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="Y14" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="AA14" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="AB14" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="AD14" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="AE14" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="AF14" s="5" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" s="2">
-        <v>12</v>
-[...4 lines deleted...]
-      <c r="C15" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2">
+        <v>3642</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L15" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="M15" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...29 lines deleted...]
-      <c r="N15" s="5" t="s">
+      <c r="N15" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="O15" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P15" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R15" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S15" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T15" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U15" s="3">
+        <v>1</v>
+      </c>
+      <c r="V15" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...50 lines deleted...]
-      <c r="AF15" s="4"/>
+      <c r="W15" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="X15" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="Y15" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="AA15" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="AB15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="AD15" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="AE15" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="AF15" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" s="2">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2">
+        <v>3871</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K16" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L16" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="M16" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="N16" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O16" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P16" s="3">
         <v>13</v>
       </c>
-      <c r="B16" s="3" t="s">
-[...89 lines deleted...]
-      <c r="AF16" s="4"/>
+      <c r="Q16" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="R16" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S16" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T16" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="U16" s="3">
+        <v>1</v>
+      </c>
+      <c r="V16" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W16" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="X16" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="Y16" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="Z16" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="AA16" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="AB16" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="AD16" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="5" t="s">
+        <v>161</v>
+      </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" s="2">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>16</v>
+      </c>
+      <c r="B17" s="2">
+        <v>3873</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>162</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="F17" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J17" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="G17" s="4" t="s">
-[...5 lines deleted...]
-      <c r="I17" s="4" t="s">
+      <c r="K17" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L17" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M17" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="J17" s="4" t="s">
-[...65 lines deleted...]
-      <c r="AF17" s="4"/>
+      <c r="N17" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O17" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="P17" s="3">
+        <v>15</v>
+      </c>
+      <c r="Q17" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="R17" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S17" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T17" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U17" s="3">
+        <v>2</v>
+      </c>
+      <c r="V17" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="W17" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="X17" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="Y17" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="Z17" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="AA17" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="AB17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="AD17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="5" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" s="2">
-        <v>15</v>
-[...4 lines deleted...]
-      <c r="C18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2">
+        <v>4034</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K18" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L18" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="M18" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="N18" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O18" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P18" s="3">
+        <v>2</v>
+      </c>
+      <c r="Q18" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R18" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S18" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U18" s="3">
+        <v>2</v>
+      </c>
+      <c r="V18" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W18" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="X18" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="Y18" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="AA18" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="AB18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="AD18" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="AE18" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="AF18" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...83 lines deleted...]
-      <c r="AF18" s="4"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" s="2">
-        <v>16</v>
-[...35 lines deleted...]
-      <c r="N19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2">
+        <v>4152</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K19" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L19" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="M19" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N19" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O19" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="P19" s="3">
+        <v>7</v>
+      </c>
+      <c r="Q19" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="R19" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S19" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T19" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U19" s="3">
+        <v>1</v>
+      </c>
+      <c r="V19" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...50 lines deleted...]
-      <c r="AF19" s="4"/>
+      <c r="W19" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="X19" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y19" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="Z19" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="AA19" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="AB19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="AD19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="5" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" s="2">
-        <v>17</v>
-[...13 lines deleted...]
-      <c r="F20" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2">
+        <v>4554</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J20" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="G20" s="4" t="s">
-[...8 lines deleted...]
-      <c r="J20" s="4" t="s">
+      <c r="K20" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L20" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="M20" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="N20" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O20" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K20" s="4" t="s">
-[...26 lines deleted...]
-      <c r="T20" s="4" t="s">
+      <c r="P20" s="3">
+        <v>13</v>
+      </c>
+      <c r="Q20" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="R20" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S20" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T20" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="U20" s="4">
-[...33 lines deleted...]
-        <v>165</v>
+      <c r="U20" s="3">
+        <v>2</v>
+      </c>
+      <c r="V20" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="W20" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="X20" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="Y20" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="Z20" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="AA20" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="AB20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="AD20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" s="2">
-        <v>18</v>
-[...16 lines deleted...]
-      <c r="G21" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="2">
+        <v>4650</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K21" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L21" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M21" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="N21" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="O21" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P21" s="3">
+        <v>15</v>
+      </c>
+      <c r="Q21" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="R21" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S21" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T21" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="U21" s="3">
+        <v>2</v>
+      </c>
+      <c r="V21" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="H21" s="4" t="s">
-[...72 lines deleted...]
-        <v>165</v>
+      <c r="W21" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="X21" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="Y21" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="Z21" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="AA21" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="AB21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="AD21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" s="2">
-        <v>19</v>
-[...13 lines deleted...]
-      <c r="F22" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2">
+        <v>4782</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J22" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="G22" s="4" t="s">
-[...8 lines deleted...]
-      <c r="J22" s="4" t="s">
+      <c r="K22" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L22" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="M22" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="N22" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="O22" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K22" s="4" t="s">
-[...62 lines deleted...]
-      <c r="AF22" s="4"/>
+      <c r="P22" s="3">
+        <v>9</v>
+      </c>
+      <c r="Q22" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="R22" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S22" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T22" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U22" s="3">
+        <v>0</v>
+      </c>
+      <c r="V22" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="W22" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="X22" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="Y22" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="Z22" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA22" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="AB22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="AD22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF22" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" s="2">
-        <v>20</v>
-[...13 lines deleted...]
-      <c r="F23" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2">
+        <v>5095</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J23" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="G23" s="4" t="s">
-[...8 lines deleted...]
-      <c r="J23" s="4" t="s">
+      <c r="K23" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L23" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="M23" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="N23" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="O23" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K23" s="4" t="s">
-[...63 lines deleted...]
-        <v>165</v>
+      <c r="P23" s="3">
+        <v>13</v>
+      </c>
+      <c r="Q23" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R23" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S23" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T23" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U23" s="3">
+        <v>0</v>
+      </c>
+      <c r="V23" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="W23" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="X23" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="Y23" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="Z23" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="AA23" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="AB23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="AD23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" s="2">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>23</v>
+      </c>
+      <c r="B24" s="2">
+        <v>5462</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>214</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>184</v>
-[...16 lines deleted...]
-      <c r="J24" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K24" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L24" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="M24" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="N24" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="O24" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K24" s="4" t="s">
-[...26 lines deleted...]
-      <c r="T24" s="4" t="s">
+      <c r="P24" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R24" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S24" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T24" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="U24" s="4">
-[...32 lines deleted...]
-      <c r="AF24" s="4"/>
+      <c r="U24" s="3">
+        <v>3</v>
+      </c>
+      <c r="V24" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="W24" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="X24" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="Y24" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="AA24" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="AB24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="AD24" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="AE24" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="AF24" s="5" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" s="2">
-        <v>22</v>
-[...25 lines deleted...]
-      <c r="J25" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2">
+        <v>5489</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K25" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L25" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="M25" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="N25" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="O25" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K25" s="4" t="s">
-[...38 lines deleted...]
-      <c r="X25" s="4" t="s">
+      <c r="P25" s="3">
+        <v>13</v>
+      </c>
+      <c r="Q25" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="R25" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S25" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U25" s="3">
+        <v>2</v>
+      </c>
+      <c r="V25" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="W25" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="X25" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="Y25" s="3">
-[...20 lines deleted...]
-      <c r="AF25" s="4"/>
+      <c r="Y25" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="Z25" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="AA25" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="AB25" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="AD25" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" s="2">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>197</v>
+        <v>25</v>
+      </c>
+      <c r="B26" s="2">
+        <v>5743</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>225</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>197</v>
-[...16 lines deleted...]
-      <c r="J26" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K26" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L26" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="M26" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="N26" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O26" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K26" s="4" t="s">
-[...62 lines deleted...]
-      <c r="AF26" s="4"/>
+      <c r="P26" s="3">
+        <v>13</v>
+      </c>
+      <c r="Q26" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R26" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S26" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="U26" s="3">
+        <v>2</v>
+      </c>
+      <c r="V26" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="W26" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="X26" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="Y26" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="AA26" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="AB26" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="AD26" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="AE26" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="AF26" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" s="2">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>26</v>
+      </c>
+      <c r="B27" s="2">
+        <v>6940</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>232</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>202</v>
-[...16 lines deleted...]
-      <c r="J27" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K27" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L27" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="M27" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="N27" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O27" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K27" s="4" t="s">
-[...62 lines deleted...]
-      <c r="AF27" s="4"/>
+      <c r="P27" s="3">
+        <v>15</v>
+      </c>
+      <c r="Q27" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R27" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S27" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T27" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U27" s="3">
+        <v>1</v>
+      </c>
+      <c r="V27" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="W27" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="X27" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="Y27" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="AA27" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="AB27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="AD27" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="AE27" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="AF27" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" s="2">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>27</v>
+      </c>
+      <c r="B28" s="2">
+        <v>8022</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>238</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>209</v>
-[...4 lines deleted...]
-      <c r="F28" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K28" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L28" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="M28" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="N28" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O28" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P28" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R28" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S28" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T28" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U28" s="3">
+        <v>0</v>
+      </c>
+      <c r="V28" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="G28" s="4" t="s">
-[...74 lines deleted...]
-      <c r="AF28" s="4"/>
+      <c r="W28" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="X28" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="Y28" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="AA28" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="AB28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="AD28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" s="2">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>28</v>
+      </c>
+      <c r="B29" s="2">
+        <v>8899</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K29" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L29" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="M29" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="N29" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O29" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P29" s="3">
+        <v>13</v>
+      </c>
+      <c r="Q29" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R29" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S29" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T29" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U29" s="3">
+        <v>2</v>
+      </c>
+      <c r="V29" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="W29" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="X29" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="Y29" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="AA29" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="AB29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="AD29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:32">
-      <c r="D30" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E30" s="4" t="s">
+      <c r="A30" s="2">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2">
+        <v>9146</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I30" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="F30" s="4" t="s">
-[...11 lines deleted...]
-      <c r="J30" s="4" t="s">
+      <c r="J30" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K30" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L30" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="M30" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="N30" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="O30" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K30" s="4" t="s">
-[...62 lines deleted...]
-      <c r="AF30" s="4"/>
+      <c r="P30" s="3">
+        <v>7</v>
+      </c>
+      <c r="Q30" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="R30" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S30" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T30" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="U30" s="3">
+        <v>2</v>
+      </c>
+      <c r="V30" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="W30" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="X30" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="Y30" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="Z30" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="AA30" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="AB30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="AD30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" s="2">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>30</v>
+      </c>
+      <c r="B31" s="2">
+        <v>9275</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K31" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L31" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="M31" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="N31" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O31" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P31" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R31" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S31" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T31" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U31" s="3">
+        <v>3</v>
+      </c>
+      <c r="V31" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W31" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="X31" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="Y31" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="AA31" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="AB31" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC31" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="AD31" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="AE31" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="AF31" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:32">
-      <c r="D32" s="4"/>
-[...15 lines deleted...]
-      <c r="J32" s="4" t="s">
+      <c r="A32" s="2">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2">
+        <v>9622</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K32" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="M32" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="N32" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O32" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K32" s="4" t="s">
-[...29 lines deleted...]
-      <c r="U32" s="4">
+      <c r="P32" s="3">
+        <v>12</v>
+      </c>
+      <c r="Q32" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R32" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S32" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T32" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="U32" s="3">
         <v>1</v>
       </c>
-      <c r="V32" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AF32" s="4"/>
+      <c r="V32" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W32" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="X32" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="Y32" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="AA32" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="AB32" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC32" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="AD32" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="AE32" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="AF32" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="33" spans="1:32">
       <c r="A33" s="2">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>32</v>
+      </c>
+      <c r="B33" s="2">
+        <v>10039</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>267</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>226</v>
-[...16 lines deleted...]
-      <c r="J33" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K33" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L33" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="M33" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="N33" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="O33" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K33" s="4" t="s">
-[...63 lines deleted...]
-        <v>50</v>
+      <c r="P33" s="3">
+        <v>13</v>
+      </c>
+      <c r="Q33" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R33" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S33" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T33" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="U33" s="3">
+        <v>2</v>
+      </c>
+      <c r="V33" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="W33" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="X33" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="Y33" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="AA33" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="AB33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC33" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="AD33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:32">
       <c r="A34" s="2">
-        <v>29</v>
-[...92 lines deleted...]
-        <v>242</v>
+        <v>33</v>
+      </c>
+      <c r="B34" s="2">
+        <v>10187</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>272</v>
       </c>
     </row>
     <row r="35" spans="1:32">
-      <c r="A35" s="2">
-[...14 lines deleted...]
-      <c r="F35" s="4" t="s">
+      <c r="D35" s="3"/>
+      <c r="E35" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J35" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="G35" s="4" t="s">
+      <c r="K35" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="H35" s="4" t="s">
-[...5 lines deleted...]
-      <c r="J35" s="4" t="s">
+      <c r="L35" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="M35" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="N35" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="O35" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K35" s="4" t="s">
-[...29 lines deleted...]
-      <c r="U35" s="4">
+      <c r="P35" s="3">
         <v>2</v>
       </c>
-      <c r="V35" s="5" t="s">
-[...30 lines deleted...]
-        <v>50</v>
+      <c r="Q35" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R35" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S35" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U35" s="3">
+        <v>1</v>
+      </c>
+      <c r="V35" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="W35" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="X35" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="Y35" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="Z35" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="AA35" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="AB35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="AD35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:32">
       <c r="A36" s="2">
-        <v>31</v>
-[...8 lines deleted...]
-      <c r="E36" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B36" s="2">
+        <v>10499</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I36" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="F36" s="4" t="s">
-[...14 lines deleted...]
-      <c r="K36" s="4" t="s">
+      <c r="J36" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K36" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L36" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="M36" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="N36" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="O36" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P36" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="L36" s="4" t="s">
-[...26 lines deleted...]
-      <c r="U36" s="4">
+      <c r="R36" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S36" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T36" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="U36" s="3">
         <v>3</v>
       </c>
-      <c r="V36" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AF36" s="4"/>
+      <c r="V36" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="W36" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="X36" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="Y36" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="AA36" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="AB36" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="AD36" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="37" spans="1:32">
       <c r="A37" s="2">
-        <v>32</v>
-[...23 lines deleted...]
-      <c r="J37" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B37" s="2">
+        <v>10514</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I37" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K37" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L37" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="M37" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="N37" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O37" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K37" s="4" t="s">
+      <c r="P37" s="3">
+        <v>13</v>
+      </c>
+      <c r="Q37" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="L37" s="4" t="s">
-[...23 lines deleted...]
-      <c r="T37" s="4" t="s">
+      <c r="R37" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S37" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T37" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="U37" s="4">
-[...32 lines deleted...]
-      <c r="AF37" s="4"/>
+      <c r="U37" s="3">
+        <v>2</v>
+      </c>
+      <c r="V37" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="W37" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="X37" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="Y37" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="Z37" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="AA37" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="AB37" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC37" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="AD37" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE37" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="38" spans="1:32">
       <c r="A38" s="2">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>36</v>
+      </c>
+      <c r="B38" s="2">
+        <v>10904</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>292</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>270</v>
-[...7 lines deleted...]
-      <c r="G38" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J38" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="H38" s="4" t="s">
-[...5 lines deleted...]
-      <c r="J38" s="4" t="s">
+      <c r="K38" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L38" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="M38" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="N38" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O38" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K38" s="4" t="s">
-[...29 lines deleted...]
-      <c r="U38" s="4">
+      <c r="P38" s="3">
         <v>2</v>
       </c>
-      <c r="V38" s="5" t="s">
-[...30 lines deleted...]
-        <v>50</v>
+      <c r="Q38" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R38" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S38" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T38" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U38" s="3">
+        <v>1</v>
+      </c>
+      <c r="V38" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W38" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="X38" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="Y38" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="AA38" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="AB38" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="AD38" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE38" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="39" spans="1:32">
       <c r="A39" s="2">
+        <v>37</v>
+      </c>
+      <c r="B39" s="2">
+        <v>11029</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="E39" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="B39" s="3" t="s">
-[...20 lines deleted...]
-      <c r="I39" s="4" t="s">
+      <c r="F39" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K39" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L39" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M39" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="J39" s="4" t="s">
+      <c r="N39" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O39" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K39" s="4" t="s">
-[...8 lines deleted...]
-      <c r="N39" s="5" t="s">
+      <c r="P39" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R39" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S39" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T39" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U39" s="3">
+        <v>2</v>
+      </c>
+      <c r="V39" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="O39" s="4" t="s">
-[...51 lines deleted...]
-        <v>50</v>
+      <c r="W39" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="X39" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="Y39" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="AA39" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="AB39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="AD39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" s="2">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>283</v>
+        <v>38</v>
+      </c>
+      <c r="B40" s="2">
+        <v>11103</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>302</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>284</v>
-[...16 lines deleted...]
-      <c r="J40" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K40" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L40" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="M40" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="N40" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O40" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K40" s="4" t="s">
+      <c r="P40" s="3">
+        <v>13</v>
+      </c>
+      <c r="Q40" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="L40" s="4" t="s">
-[...2 lines deleted...]
-      <c r="M40" s="4" t="s">
+      <c r="R40" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S40" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T40" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="N40" s="5" t="s">
+      <c r="U40" s="3">
+        <v>3</v>
+      </c>
+      <c r="V40" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="O40" s="4" t="s">
-[...50 lines deleted...]
-      <c r="AF40" s="4"/>
+      <c r="W40" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="X40" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="Y40" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="AA40" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="AB40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="AD40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="5" t="s">
+        <v>305</v>
+      </c>
     </row>
     <row r="41" spans="1:32">
       <c r="A41" s="2">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>39</v>
+      </c>
+      <c r="B41" s="2">
+        <v>11190</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>306</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>292</v>
-[...16 lines deleted...]
-      <c r="J41" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K41" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L41" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="M41" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="N41" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O41" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K41" s="4" t="s">
+      <c r="P41" s="3">
+        <v>3</v>
+      </c>
+      <c r="Q41" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="L41" s="4" t="s">
-[...59 lines deleted...]
-      <c r="AF41" s="4"/>
+      <c r="R41" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S41" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T41" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U41" s="3">
+        <v>3</v>
+      </c>
+      <c r="V41" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W41" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="X41" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="Y41" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="AA41" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="AB41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="AD41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="5" t="s">
+        <v>308</v>
+      </c>
     </row>
     <row r="42" spans="1:32">
       <c r="A42" s="2">
+        <v>40</v>
+      </c>
+      <c r="B42" s="2">
+        <v>11304</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H42" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B42" s="3">
-[...14 lines deleted...]
-      <c r="G42" s="4" t="s">
+      <c r="I42" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K42" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L42" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="M42" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="N42" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="O42" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P42" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R42" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S42" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T42" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U42" s="3">
+        <v>0</v>
+      </c>
+      <c r="V42" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="H42" s="4" t="s">
-[...71 lines deleted...]
-      <c r="AF42" s="4"/>
+      <c r="W42" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="X42" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="Y42" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="Z42" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="AA42" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="AB42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="AD42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="43" spans="1:32">
       <c r="A43" s="2">
+        <v>41</v>
+      </c>
+      <c r="B43" s="2">
+        <v>11399</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I43" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="B43" s="3">
-[...14 lines deleted...]
-      <c r="G43" s="4" t="s">
+      <c r="J43" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K43" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L43" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="M43" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="N43" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="O43" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P43" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R43" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S43" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T43" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U43" s="3">
+        <v>2</v>
+      </c>
+      <c r="V43" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="H43" s="4" t="s">
-[...71 lines deleted...]
-      <c r="AF43" s="4"/>
+      <c r="W43" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="X43" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="Y43" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="Z43" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="AA43" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="AB43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="AD43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF43" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="44" spans="1:32">
       <c r="A44" s="2">
+        <v>42</v>
+      </c>
+      <c r="B44" s="2">
+        <v>11573</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J44" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B44" s="3" t="s">
-[...6 lines deleted...]
-      <c r="E44" s="4" t="s">
+      <c r="K44" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L44" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="M44" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="N44" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O44" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P44" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R44" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S44" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T44" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U44" s="3">
+        <v>2</v>
+      </c>
+      <c r="V44" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="W44" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="X44" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="Y44" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="Z44" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="AA44" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="AB44" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="AD44" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF44" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32">
+      <c r="A45" s="2">
+        <v>43</v>
+      </c>
+      <c r="B45" s="2">
+        <v>11695</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K45" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L45" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="M45" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="N45" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O45" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P45" s="3">
+        <v>13</v>
+      </c>
+      <c r="Q45" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R45" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S45" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T45" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U45" s="3">
+        <v>2</v>
+      </c>
+      <c r="V45" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="W45" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="X45" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="Y45" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="Z45" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="AA45" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="AB45" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC45" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="AD45" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE45" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF45" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32">
+      <c r="A46" s="2">
+        <v>44</v>
+      </c>
+      <c r="B46" s="2">
+        <v>11793</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32">
+      <c r="D47" s="3"/>
+      <c r="E47" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K47" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L47" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="M47" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="N47" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O47" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P47" s="3">
+        <v>15</v>
+      </c>
+      <c r="Q47" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="R47" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S47" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T47" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="U47" s="3">
+        <v>3</v>
+      </c>
+      <c r="V47" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W47" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="X47" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="Y47" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="Z47" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="AA47" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="AB47" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC47" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="AD47" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE47" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF47" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32">
+      <c r="A48" s="2">
+        <v>45</v>
+      </c>
+      <c r="B48" s="2">
+        <v>12163</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K48" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L48" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M48" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="N48" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="O48" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P48" s="3">
+        <v>15</v>
+      </c>
+      <c r="Q48" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="R48" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S48" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T48" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U48" s="3">
+        <v>0</v>
+      </c>
+      <c r="V48" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="W48" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="X48" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="Y48" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="Z48" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="AA48" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="AB48" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC48" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="AD48" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE48" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF48" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32">
+      <c r="A49" s="2">
+        <v>46</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K49" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L49" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="M49" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="N49" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="O49" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P49" s="3">
+        <v>11</v>
+      </c>
+      <c r="Q49" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R49" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S49" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T49" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U49" s="3">
+        <v>1</v>
+      </c>
+      <c r="V49" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="W49" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="X49" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="Y49" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z49" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="AA49" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="AB49" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC49" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="AD49" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE49" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF49" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32">
+      <c r="A50" s="2">
+        <v>47</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K50" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L50" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="M50" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="N50" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="O50" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P50" s="3">
+        <v>13</v>
+      </c>
+      <c r="Q50" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R50" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S50" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T50" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U50" s="3">
+        <v>3</v>
+      </c>
+      <c r="V50" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="W50" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="X50" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="Y50" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z50" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="AA50" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="AB50" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC50" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="AD50" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE50" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF50" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32">
+      <c r="A51" s="2">
+        <v>48</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="K51" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L51" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M51" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="N51" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O51" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P51" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R51" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S51" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T51" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="U51" s="3">
+        <v>2</v>
+      </c>
+      <c r="V51" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="W51" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="X51" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="Y51" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z51" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="AA51" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="AB51" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC51" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="AD51" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE51" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF51" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32">
+      <c r="A52" s="2">
+        <v>49</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K52" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L52" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="M52" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N52" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="O52" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P52" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R52" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S52" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T52" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="U52" s="3">
+        <v>1</v>
+      </c>
+      <c r="V52" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W52" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="X52" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="Y52" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="Z52" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="AA52" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="AB52" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC52" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="AD52" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE52" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF52" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="53" spans="1:32">
+      <c r="A53" s="2">
+        <v>50</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K53" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L53" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="M53" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N53" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O53" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P53" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R53" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S53" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T53" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U53" s="3">
+        <v>1</v>
+      </c>
+      <c r="V53" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W53" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="X53" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="Y53" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="Z53" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="AA53" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="AB53" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC53" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="AD53" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE53" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF53" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32">
+      <c r="A54" s="2">
+        <v>51</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="K54" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L54" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="M54" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="N54" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="O54" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P54" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R54" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S54" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T54" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U54" s="3">
+        <v>3</v>
+      </c>
+      <c r="V54" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="W54" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="X54" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="Y54" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z54" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="AA54" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="AB54" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC54" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="AD54" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE54" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF54" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32">
+      <c r="A55" s="2">
+        <v>52</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="I55" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="J55" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K55" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L55" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M55" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="N55" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="O55" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P55" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R55" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S55" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T55" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U55" s="3">
+        <v>1</v>
+      </c>
+      <c r="V55" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W55" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="X55" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="Y55" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="Z55" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="AA55" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="AB55" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC55" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="AD55" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE55" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF55" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32">
+      <c r="A56" s="2">
+        <v>53</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K56" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L56" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M56" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="N56" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O56" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P56" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R56" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S56" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T56" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U56" s="3">
+        <v>0</v>
+      </c>
+      <c r="V56" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W56" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="X56" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="Y56" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="Z56" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="AA56" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="AB56" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC56" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="AD56" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE56" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF56" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32">
+      <c r="A57" s="2">
+        <v>54</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J57" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K57" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L57" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="M57" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="N57" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O57" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P57" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R57" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S57" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T57" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U57" s="3">
+        <v>1</v>
+      </c>
+      <c r="V57" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W57" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="X57" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="Y57" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="Z57" s="4" t="s">
+        <v>411</v>
+      </c>
+      <c r="AA57" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="AB57" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC57" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="AD57" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE57" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF57" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32">
+      <c r="A58" s="2">
+        <v>55</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J58" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K58" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L58" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="M58" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="N58" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="O58" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P58" s="3">
+        <v>7</v>
+      </c>
+      <c r="Q58" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R58" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S58" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T58" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U58" s="3">
+        <v>2</v>
+      </c>
+      <c r="V58" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W58" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="X58" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="Y58" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="Z58" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="AA58" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="AB58" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC58" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="AD58" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE58" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF58" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32">
+      <c r="A59" s="2">
+        <v>56</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J59" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="K59" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L59" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M59" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="N59" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="O59" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P59" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R59" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S59" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T59" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="U59" s="3">
+        <v>3</v>
+      </c>
+      <c r="V59" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="W59" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="X59" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="Y59" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z59" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="AA59" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="AB59" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC59" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="AD59" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE59" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF59" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="60" spans="1:32">
+      <c r="A60" s="2">
+        <v>57</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I60" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J60" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K60" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L60" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="M60" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="N60" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O60" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P60" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R60" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S60" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T60" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U60" s="3">
+        <v>0</v>
+      </c>
+      <c r="V60" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="W60" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="X60" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="Y60" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z60" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="AA60" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="AB60" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC60" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="AD60" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE60" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF60" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="61" spans="1:32">
+      <c r="A61" s="2">
+        <v>58</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I61" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J61" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K61" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L61" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="M61" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="N61" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="O61" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P61" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R61" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S61" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T61" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U61" s="3">
+        <v>2</v>
+      </c>
+      <c r="V61" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="W61" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="X61" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="Y61" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z61" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="AA61" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="AB61" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC61" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="AD61" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE61" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF61" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="62" spans="1:32">
+      <c r="A62" s="2">
+        <v>59</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J62" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K62" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L62" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="M62" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="N62" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="O62" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P62" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R62" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S62" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T62" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U62" s="3">
+        <v>0</v>
+      </c>
+      <c r="V62" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="W62" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="X62" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="Y62" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z62" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="AA62" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="AB62" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC62" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="AD62" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE62" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF62" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="63" spans="1:32">
+      <c r="A63" s="2">
+        <v>60</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I63" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J63" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K63" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L63" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="M63" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="N63" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="O63" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P63" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R63" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S63" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U63" s="3">
+        <v>2</v>
+      </c>
+      <c r="V63" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="W63" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="X63" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="Y63" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z63" s="4" t="s">
+        <v>451</v>
+      </c>
+      <c r="AA63" s="4" t="s">
+        <v>451</v>
+      </c>
+      <c r="AB63" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC63" s="4" t="s">
+        <v>451</v>
+      </c>
+      <c r="AD63" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE63" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF63" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="64" spans="1:32">
+      <c r="A64" s="2">
+        <v>61</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I64" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J64" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K64" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L64" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="M64" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="N64" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="O64" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P64" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R64" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S64" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T64" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U64" s="3">
+        <v>0</v>
+      </c>
+      <c r="V64" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="W64" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="X64" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="Y64" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z64" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="AA64" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="AB64" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC64" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="AD64" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE64" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF64" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="65" spans="1:32">
+      <c r="A65" s="2">
+        <v>62</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I65" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J65" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K65" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L65" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="M65" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="N65" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="O65" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P65" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R65" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S65" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T65" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U65" s="3">
+        <v>2</v>
+      </c>
+      <c r="V65" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W65" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="X65" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="Y65" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z65" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="AA65" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="AB65" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC65" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="AD65" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE65" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF65" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="66" spans="1:32">
+      <c r="A66" s="2">
+        <v>63</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K66" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L66" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="M66" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="N66" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="O66" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P66" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q66" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R66" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S66" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T66" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U66" s="3">
+        <v>2</v>
+      </c>
+      <c r="V66" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W66" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="X66" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="Y66" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z66" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="AA66" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="AB66" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC66" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="AD66" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE66" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF66" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="67" spans="1:32">
+      <c r="A67" s="2">
+        <v>64</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J67" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K67" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L67" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="M67" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="N67" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="O67" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P67" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R67" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S67" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T67" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U67" s="3">
+        <v>2</v>
+      </c>
+      <c r="V67" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W67" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="X67" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="Y67" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z67" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="AA67" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="AB67" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC67" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="AD67" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE67" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF67" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="68" spans="1:32">
+      <c r="A68" s="2">
+        <v>65</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I68" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J68" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K68" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L68" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="M68" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="N68" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="O68" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P68" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R68" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S68" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T68" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="U68" s="3">
+        <v>2</v>
+      </c>
+      <c r="V68" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W68" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="X68" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="Y68" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z68" s="4" t="s">
+        <v>479</v>
+      </c>
+      <c r="AA68" s="4" t="s">
+        <v>479</v>
+      </c>
+      <c r="AB68" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC68" s="4" t="s">
+        <v>479</v>
+      </c>
+      <c r="AD68" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE68" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF68" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="69" spans="1:32">
+      <c r="A69" s="2">
+        <v>66</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I69" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J69" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K69" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L69" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="M69" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="N69" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="O69" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P69" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R69" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S69" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T69" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U69" s="3">
+        <v>2</v>
+      </c>
+      <c r="V69" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W69" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="X69" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="Y69" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z69" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="AA69" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="AB69" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC69" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="AD69" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE69" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF69" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="70" spans="1:32">
+      <c r="A70" s="2">
+        <v>67</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I70" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J70" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K70" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L70" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="M70" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="N70" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O70" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P70" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q70" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R70" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S70" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T70" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U70" s="3">
+        <v>1</v>
+      </c>
+      <c r="V70" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W70" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="X70" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="Y70" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z70" s="4" t="s">
+        <v>489</v>
+      </c>
+      <c r="AA70" s="4" t="s">
+        <v>489</v>
+      </c>
+      <c r="AB70" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC70" s="4" t="s">
+        <v>489</v>
+      </c>
+      <c r="AD70" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE70" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF70" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="71" spans="1:32">
+      <c r="A71" s="2">
         <v>68</v>
       </c>
-      <c r="F44" s="4" t="s">
-[...8 lines deleted...]
-      <c r="I44" s="4" t="s">
+      <c r="B71" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I71" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J71" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K71" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L71" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M71" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="J44" s="4" t="s">
+      <c r="N71" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O71" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="K44" s="4" t="s">
+      <c r="P71" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q71" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="L44" s="4" t="s">
-[...26 lines deleted...]
-      <c r="U44" s="4">
+      <c r="R71" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S71" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T71" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="U71" s="3">
         <v>1</v>
       </c>
-      <c r="V44" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AF44" s="4"/>
+      <c r="V71" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="W71" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="X71" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="Y71" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z71" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="AA71" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="AB71" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC71" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="AD71" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE71" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF71" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="72" spans="1:32">
+      <c r="A72" s="2">
+        <v>69</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I72" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J72" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K72" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L72" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="M72" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="N72" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="O72" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P72" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q72" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R72" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S72" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T72" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="U72" s="3">
+        <v>2</v>
+      </c>
+      <c r="V72" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="W72" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="X72" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="Y72" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z72" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="AA72" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="AB72" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC72" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="AD72" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE72" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF72" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="73" spans="1:32">
+      <c r="A73" s="2">
+        <v>70</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I73" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J73" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K73" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="L73" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="M73" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="N73" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="O73" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P73" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q73" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R73" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S73" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T73" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U73" s="3">
+        <v>3</v>
+      </c>
+      <c r="V73" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="W73" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="X73" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="Y73" s="4" t="s">
+        <v>506</v>
+      </c>
+      <c r="Z73" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="AA73" s="4" t="s">
+        <v>508</v>
+      </c>
+      <c r="AB73" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC73" s="4" t="s">
+        <v>508</v>
+      </c>
+      <c r="AD73" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE73" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF73" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="74" spans="1:32">
+      <c r="A74" s="2">
+        <v>71</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J74" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K74" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L74" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="M74" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="N74" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="O74" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P74" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q74" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R74" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S74" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="T74" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="U74" s="3">
+        <v>0</v>
+      </c>
+      <c r="V74" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="W74" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="X74" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="Y74" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z74" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="AA74" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="AB74" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC74" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="AD74" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE74" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF74" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>